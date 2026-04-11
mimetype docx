--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18091395"/>
+    <w:nsid w:val="5FDD9FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>