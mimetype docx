--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FDD9FA7"/>
+    <w:nsid w:val="EDD111AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>