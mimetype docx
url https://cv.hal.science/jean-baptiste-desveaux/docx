--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Desveaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5750-7334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">254983286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=B8qv2ZoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pousse-au-rire. L’humour détestable comme défense narcissique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025-2 (277), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la vie psychique chez les adolescents traumatisés : une écoute élargie aux environnements humains et non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 49 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.049.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité et le besoin de révolte. Une dialectique pour penser l’adolescence aux limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Durozard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 24 (2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.024.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise climatique et troubles dans la psyché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.256. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.256.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants violents. Clinique de l’extrême en itep et narrativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 89 (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.089.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bébé, un agent d’intégration à la parentalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 98 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.098.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise environnementale et défaite de l’objet Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vécus de carences au désespoir essentiel. Avec Jonas, neuf ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Georgelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 90 (2), pp.188-197. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.090.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rêverie dans la situation analytique : de l’imaginaire aux transformations psychiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 55 (2), pp.15-37. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.055.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear of climate breakdown: Ecological anxiety and its impact on the individual psyche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El miedo al derrumbe climático: ansiedad ecológica e incidencias sobre la psique individual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crainte de l’effondrement climatique. Angoisses écologiques et incidences sur la psyché individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.108. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se remettre au travail : du moment d’embrayage psychique au processus de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Milleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 148 (1), pp.63-77. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.148.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2020) Le mal qui vient : Essai hâtif sur la fin des temps de P.-H. Castel, Le coq-héron, 242(3), 190-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°242 (3), pp.190. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.242.0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un monstre qui vous parle. Rapport pour une académie de psychanalyse, Paul B. Preciado, Paris, Grasset, 2020. In Analysis (4)2020, p. 48. doi: 10.1016/j.inan.2020.10.011 Analyse de livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.409-410. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’insécurité à la rencontre en institution pour adolescents. Transferts, rêveries et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 18 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.018.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Lecture de : Des tanières et des terriers Les refuges de la psyché chez Louise Bourgeois et Franz Kafka de Gregorio Kohon. Le Coq-héron, 236(1), 165-167.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 236 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.236.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2019). Vue sur mer, de Isée Bernateau. Le Coq-héron, 237(2), 152-155.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°237 (2), pp.147. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.237.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2018). Lecture de : Lettres du divan. Écrire à son psychanalyste sous la direction de Louise Grenier, Montréal. Le Coq-Héron, 235(4), 187-190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235 (4), pp.186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.235.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Florence Guignard par J.-B. Desveaux (2018). Entretien. Le Carnet PSY, 220(8), 34-41. doi:10.3917/lcp.220.0034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sur écoute de Jean Imbeault, une recension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filigrane: Écoutes psychothérapiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1055606ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumultes, violences et contentions : le quotidien des pratiques en itep pour adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 16 (2), pp.36-51. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/clini.016.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2017). Hystérie de Christopher Bollas. Le carnetpsy, novembre 2017, n° 211, 17-19. doi: 10.3917/lcp.211.0014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (8), pp.14. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.211.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christopher Bollas par J.-B. Desveaux (2017). Bloc-notes. Le Carnet PSY, 211(8), 14-20. doi:10.3917/lcp.211.0014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Carnet psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Thomas H. Ogden, Les sujets de l’analyse, Notes de lecture. Journal de la psychanalyse de l’enfant, vol. 6 (2), 2016, 267-275. doi: 10.3917/jpe.012.0263.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.263. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.012.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du jeu de l’enfant au psychanalyste en jeu. Vers une interprétation processuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 80 (3), pp.765-778. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.803.0765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). L’expérience du sujet revisitée. Une lecture de « Les sujets de l’analyse » de Thomas H. Ogden. Bulletin du Groupe Lyonnais de Psychanalyse, HS n°6, 74-82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Groupe Lyonnais de Psychanalyse, Société psychanalytique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le soin des adolescents en institution à partir des apports de Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 6 (1), pp.131-166. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2016). Des refuges intérieurs, Recension Des tanières et des terriers de G. Kohon (2016). Hippocampe Journal critique, n°26 mai/juin, p. 8. https://tinyurl.com/y2uqznh4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampe Journal critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATCH THEM BEFORE THEY FALL. THE PSYCHOANALYSIS OF BREAKDOWN DE CHRISTOPHER BOLLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.916-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Voyage d’un psychanalyste au pays des émotions. Recension : A. Ferro (2015). Éviter les émotions, vivre les émotions. http://www.nonfiction.fr/article-7640-voyage_dun_psychanalyste_au_pays_des_emotions.htm , 23 juin 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Raconte-moi l’inconscient… La psychanalyse expliquée aux adolescents. Recension : E. Roudinesco (2015). L'inconscient expliqué à mon petit-fils. http://www.nonfiction.fr/article-7895-raconte_moi_linconscient.htm , novembre 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre textes de D.W. Winnicott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 5 (2), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desveaux, J.-B. (2015). Éviter les émotions, vivre les émotions d’Antonino Ferro. Lectures. Le Coq-héron, Érès, 2015(4), 149-153. doi: 10.3917/cohe.223.0149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223 (4), pp.149. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.223.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une psychanalyse du futur ? Recension : F. Guignard (2015). Quelle psychanalyse pour le 21ème siècle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idiome, le self et le caractère. Appréhension du caractère à partir des écrits de Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 78 (4), pp.990-1001. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.784.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squiggle musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol. 3 (2), pp.209-243. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.006.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions théorico-cliniques sur l'accompagnement de familles en « lieu neutre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 201 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.201.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La défense normopathique ou la tendance normopathique utilisée comme défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 2 (2), pp.599-624. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.004.0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche clinique en éco-psychopathologie. Réflexions épistémologiques et positionnement subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être jeune sur la planète en crise : quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Mar 2024, Angers (France), France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15063515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de la vie covidienne en protection de l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Veuillet-Combier (éd.), Adolescents dans le monde face à la pandémie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 979-10-413-1113-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Kinder der Anderen (Stief-)Mutterschaft neu gestalten und verhandeln.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happy families ? Inszenierugnen von Familienbeziehungen in französischen und deutschen Filmen / Anne Laure Garcia &amp; Emmanuel Gratton (Hg.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipziger Universitätsverlag, pp.277-295, 2024, 978-3-96023-535-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LA CLINIQUE DANS LES SITUATIONS LIMITES DE LA PRATIQUE ÉDUCATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’EDUCATION SPECIALISEE. Enjeux cliniques, politiques, éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-214, 2020, 978-2-343-21710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. À l’écoute des adolescents oubliés. Vers un soin transitionnel en institution médico-sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.173-193, 2018, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2018.02.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Une institution en quête de sens. Chronique d'un groupe d'analyse de la pratique dans une institution médico-sociale naissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence dans le soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.79, 2014, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.cicco.2014.04.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch them before they fall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle sensibilité analytique ou « Que veux-tu être quand tu seras grand ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ogden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gougoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katryn Driffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcp.253.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustin, M. (2021). La pandémie de Covid-19 : questions et significations. In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 41-55. (Traduit de l’anglais par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bollas, C. (2021). Avant la chute... Psychanalyse de l’effondrement psychique. (Caiazzo F. & Desveaux J.-B., trad.) Paris : Ithaque. (Ouvrage original publié en 2012 [sous le titre : Catch Them Before They Fall, London : Routledge]) (paru 9/04/ 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferro, A. (2021). Être en ligne : quelle élasticité et quelle invariance pour le cadre psychanalytique ? In de Staal, A. & Levine, H. Psychanalyse et vie covidienne, Paris : Ithaque. pp. 113-119. (Traduit de l’italien par J.-B. Desveaux).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le destin de l’objet transitionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.011.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Squiggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu dans la situation analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Woods Winnicott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Galiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jpe.010.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDD111AE"/>
+    <w:nsid w:val="A860F82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-desveaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5750-7334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254983286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=B8qv2ZoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Desveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.049.0145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durozard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.024.0125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.256.0004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.089.0192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.098.0093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868697v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.090.0188" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.055.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Milleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.242.0190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caiazzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.018.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.237.0147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.235.0186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055606ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.016.0036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.211.0014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.012.0263" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.803.0765" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108089v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.223.0149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.784.0990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.006.0209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.201.0095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.004.0599" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15063515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622955v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/307418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_education_specialisee_enjeux_cliniques_politiques_ethiques_sebastien_fournier_joseph_rouzel-9782343217109-67705.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2018.02.0173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.cicco.2014.04.0079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bollas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ogden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gougoulis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katryn Driffield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcp.253.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rustin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Ferro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Woods Winnicott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Galiana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.011.0017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107999v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107993v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.010.0025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>