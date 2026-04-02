--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -130,677 +130,677 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Du tournant de la rigueur au sacre de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Julien Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.29-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.242.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04630464v1</w:t>
+                <w:t xml:space="preserve">hal-04717966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du tournant de la rigueur au sacre de l’innovation</w:t>
+                <w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrier</w:t>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (2), pp.29-59. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (252), pp.26-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.242.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717966v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par la finance, au nom des start-up</w:t>
+                <w:t xml:space="preserve">De la politique des scientifiques à l’administration de la recherche : bureaucratisation des relations sciences industrie en France (1959-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 132 (3), pp.47-70. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.132.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.031.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279424v1</w:t>
+                <w:t xml:space="preserve">hal-04353598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : L’innovation : des savoirs aux instruments pour gouverner les sciences, les techniques et l’industrie</w:t>
+                <w:t xml:space="preserve">Une fabrique publique d’entrepreneurs schumpétériens en France (1971-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (110), pp.9-16. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.33-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaderni.2804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487876v1</w:t>
+                <w:t xml:space="preserve">hal-04259593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t>
+                <w:t xml:space="preserve">Par la finance, au nom des start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 132 (3), pp.47-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.132.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703069v1</w:t>
+                <w:t xml:space="preserve">hal-04279424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la politique des scientifiques à l’administration de la recherche : bureaucratisation des relations sciences industrie en France (1959-1965)</w:t>
+                <w:t xml:space="preserve">Avant-propos : L’innovation : des savoirs aux instruments pour gouverner les sciences, les techniques et l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.031.0111⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (110), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353598v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fabrique publique d’entrepreneurs schumpétériens en France (1971-1978)</w:t>
+                <w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.33-54. </w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.13460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259593v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ça ira plus vite comme ça ». De la planification à la réforme continue : synchroniser la politique technologique aux agendas politiques</w:t>
               </w:r>
@@ -877,90 +877,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,90 +1007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1352,90 +1352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béroud, Sophie; Gobin, Corinne; Dufresne, Anne; Zune, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le terrain avec les Gilets jaunes : approche interdisciplinaire du mouvement en France et en Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -1922,51 +1922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>