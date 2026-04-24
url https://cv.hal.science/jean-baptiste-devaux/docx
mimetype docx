--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -130,967 +130,967 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du tournant de la rigueur au sacre de l’innovation</w:t>
+                <w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barrier</w:t>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.242.0029⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/2 (252), pp.26-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717966v1</w:t>
+                <w:t xml:space="preserve">halshs-04630464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t>
+                <w:t xml:space="preserve">Du tournant de la rigueur au sacre de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
+                <w:t xml:space="preserve">Julien Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024/2 (252), pp.26-47. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (2), pp.29-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.242.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04630464v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la politique des scientifiques à l’administration de la recherche : bureaucratisation des relations sciences industrie en France (1959-1965)</w:t>
+                <w:t xml:space="preserve">Avant-propos : L’innovation : des savoirs aux instruments pour gouverner les sciences, les techniques et l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.111-130. </w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (110), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.031.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353598v1</w:t>
+                <w:t xml:space="preserve">hal-04487876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fabrique publique d’entrepreneurs schumpétériens en France (1971-1978)</w:t>
+                <w:t xml:space="preserve">Par la finance, au nom des start-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.33-54. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 132 (3), pp.47-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.13460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.132.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259593v1</w:t>
+                <w:t xml:space="preserve">hal-04279424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par la finance, au nom des start-up</w:t>
+                <w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.132.0047⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279424v1</w:t>
+                <w:t xml:space="preserve">hal-04703069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : L’innovation : des savoirs aux instruments pour gouverner les sciences, les techniques et l’industrie</w:t>
+                <w:t xml:space="preserve">De la politique des scientifiques à l’administration de la recherche : bureaucratisation des relations sciences industrie en France (1959-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaderni.2804⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.031.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487876v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives critiques sur la culture de l’innovation</w:t>
+                <w:t xml:space="preserve">Une fabrique publique d’entrepreneurs schumpétériens en France (1971-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.89-102. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.33-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaderni.2833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.13460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703069v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça ira plus vite comme ça ». De la planification à la réforme continue : synchroniser la politique technologique aux agendas politiques</w:t>
+                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.10439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894989v1</w:t>
+                <w:t xml:space="preserve">hal-03823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
+                <w:t xml:space="preserve">« Ça ira plus vite comme ça ». De la planification à la réforme continue : synchroniser la politique technologique aux agendas politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.10439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823795v1</w:t>
+                <w:t xml:space="preserve">hal-03894989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1255,51 +1255,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie - RT 12 Sociologie économique, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05346357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1352,90 +1352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béroud, Sophie; Gobin, Corinne; Dufresne, Anne; Zune, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le terrain avec les Gilets jaunes : approche interdisciplinaire du mouvement en France et en Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -1922,51 +1922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>