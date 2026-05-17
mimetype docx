--- v2 (2026-04-24)
+++ v3 (2026-05-17)
@@ -780,235 +780,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
+                <w:t xml:space="preserve">« Ça ira plus vite comme ça ». De la planification à la réforme continue : synchroniser la politique technologique aux agendas politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.10439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823795v1</w:t>
+                <w:t xml:space="preserve">hal-03894989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça ira plus vite comme ça ». De la planification à la réforme continue : synchroniser la politique technologique aux agendas politiques</w:t>
+                <w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36, </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.10439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894989v1</w:t>
+                <w:t xml:space="preserve">hal-03823795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t>
               </w:r>
@@ -1922,51 +1922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5292" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.242.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487876v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2804" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.132.0047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04703069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Galluzzo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353598v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.031.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259593v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894989v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.smith.2018.01.0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>