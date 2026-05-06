--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -720,269 +720,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards implementation of neural networks for non-coherent detection MIMO systems</w:t>
+                <w:t xml:space="preserve">Toward Eco-Design of a 5G mmWave Transmitarray Antenna Based on Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Falempin</w:t>
+                <w:t xml:space="preserve">Josua Guérid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmitt</w:t>
+                <w:t xml:space="preserve">Jacques Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Dung Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2022 - IEEE 96th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.440-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit54941.2022.9815659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03856556v1</w:t>
+                <w:t xml:space="preserve">cea-03837030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Eco-Design of a 5G mmWave Transmitarray Antenna Based on Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josua Guérid</w:t>
+                <w:t xml:space="preserve">Towards implementation of neural networks for non-coherent detection MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falempin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VTC 2022 - IEEE 96th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03837030v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03856556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Implementation of a Wideband Multi-Gb/s 5G BF-OFDM Transceiver</w:t>
               </w:r>
@@ -2358,407 +2358,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selective channels on post-OFDMwaveforms for 5G Machine Type Communications</w:t>
+                <w:t xml:space="preserve">5G Contender Waveforms for Low Power Wide Area Networks in a 4G OFDM Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+                <w:t xml:space="preserve">Yoann Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Louët</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859159v1</w:t>
+                <w:t xml:space="preserve">cea-01846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive PSK Modulation Scheme in the Presence of Phase Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+                <w:t xml:space="preserve">Impact of selective channels on post-OFDMwaveforms for 5G Machine Type Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roviras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Gonzalez Jimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Advances on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831677v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G Contender Waveforms for Low Power Wide Area Networks in a 4G OFDM Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roth</w:t>
+                <w:t xml:space="preserve">Adaptive PSK Modulation Scheme in the Presence of Phase Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bicaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berg</w:t>
+                <w:t xml:space="preserve">José Luis Gonzalez Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2018 - 25th International Conference on Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Signal Advances on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01846022v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of 5G NR eMBB co-existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bicaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Gonzalez Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2018 - Special session THZ communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3041,386 +3041,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimum Demodulation in the Presence of Gaussian Phase Noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Above-90GHz Spectrum and Single-Carrier Waveform as Enablers for Efficient Tbit/s Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bicais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faussurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831685v1</w:t>
+                <w:t xml:space="preserve">hal-01778708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter-bank OFDM transceivers for 5G and beyond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rostom Zakaria</w:t>
+                <w:t xml:space="preserve">On the Optimum Demodulation in the Presence of Gaussian Phase Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bicaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Gonzalez Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470279v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above-90GHz Spectrum and Single-Carrier Waveform as Enablers for Efficient Tbit/s Wireless Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filter-bank OFDM transceivers for 5G and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Telecommunications (ICT'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t>
+              <w:t xml:space="preserve">2018 52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, France. pp.1057-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ict.2018.8464918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778708v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive PSK Modulation Scheme in the Presence of Phase Noise</w:t>
               </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bicaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Gonzalez Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 19th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3605,64 +3605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of promising candidate waveforms for 5G: WOLA-OFDM versus BF-OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter design for 5G BF-OFDM waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-filtered OFDM: A novel waveform for future wireless technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,77 +3999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Physical Layers for Low Power Wide Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4116,77 +4116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique de communication pour les réseaux longue portée basseconsommation : optimisation et comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4224,77 +4224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXIT chart optimization of Turbo-FSK: Application to Low Power Wide Area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,230 +4443,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo-FSK : une nouvelle technique de communication montante pour les réseaux longue portée basse consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Roth</w:t>
+                <w:t xml:space="preserve">Optimizing contention based access methods for FBMC waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baher Mawlawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Military Communications and Information Systems ICMCIS (former MCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288327v1</w:t>
+                <w:t xml:space="preserve">hal-01133383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing contention based access methods for FBMC waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baher Mawlawi</w:t>
+                <w:t xml:space="preserve">Turbo-FSK : une nouvelle technique de communication montante pour les réseaux longue portée basse consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Military Communications and Information Systems ICMCIS (former MCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133383v1</w:t>
+                <w:t xml:space="preserve">hal-01288327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSMA/CA with RTS/CTS Overhead Reduction for M2M Communication with Finite Retransmission Strategy</w:t>
               </w:r>
@@ -4734,77 +4734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo-FSK: A new uplink scheme for low power wide area networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,446 +5152,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Resolution by Matrix Reordering for DVB-T2 LDPC Decoders</w:t>
+                <w:t xml:space="preserve">Conflict resolution for pipelined layered LDPC decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
+                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE workshop on Signal Processing Systems (SIPS'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Finland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479636v1</w:t>
+                <w:t xml:space="preserve">hal-00479615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict resolution for pipelined layered LDPC decoders</w:t>
+                <w:t xml:space="preserve">Conflict Resolution by Matrix Reordering for DVB-T2 LDPC Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Conde Canencia</w:t>
+                <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE workshop on Signal Processing Systems (SIPS'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Finland. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479615v1</w:t>
+                <w:t xml:space="preserve">hal-00479636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo coded MIMO iterative receiver with bit per bit interference cancellation for MAQ Gray mapping modulation</w:t>
+                <w:t xml:space="preserve">Interleaver for high parallelizable Turbo Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th semi annual conference on Vehicular Technology Conference, VTC2007 Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dublin, Ireland. pp.2394-2398</w:t>
+              <w:t xml:space="preserve">6th IEEE conference on Multi-carrier Spread Spectrum, MC-SS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Herrsching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401581v1</w:t>
+                <w:t xml:space="preserve">hal-00392703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaver for high parallelizable Turbo Decoder</w:t>
+                <w:t xml:space="preserve">Turbo coded MIMO iterative receiver with bit per bit interference cancellation for MAQ Gray mapping modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Hélard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE conference on Multi-carrier Spread Spectrum, MC-SS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Herrsching, Germany</w:t>
+              <w:t xml:space="preserve">65th semi annual conference on Vehicular Technology Conference, VTC2007 Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dublin, Ireland. pp.2394-2398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392703v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB Non coherent hign data rates tranceiver architecture and implementation</w:t>
               </w:r>
@@ -6323,90 +6323,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D5.3 Experimental testbed of post-OFDM Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Cnam Paris. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Faouzi Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Palicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,103 +6554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D2.1 Critical and comparative study of waveforms in C-MTC context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC Lab/CNAM. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6708,64 +6708,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of MIMO systems using energy detectors for Sub-THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bicais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falempin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,64 +6838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of OFDM Precoded Filter-Bank Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,77 +6955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar Turbo-FSK: a Flexible and Power Efficient Modulation for the Internet-of-Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7072,77 +7072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contender waveforms for Low-Power Wide-Area networks in a scheduled 4G OFDM framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7189,77 +7189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Road to 5G: Comparative Study of Physical Layer in MTC Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform contenders for 5G: Description, analysis and comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,77 +7440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo-FSK, a Physical Layer for Low Power Wide Area Networks: Analysis and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7589,51 +7589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7885,77 +7885,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physical Layer of Low Power Wide Area Networks: Strategies, Information Theory's Limit and Existing Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jean-baptiste-dore-5g-6g-wireless-communication/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37089308179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demmer David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaziri Aymen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05273009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Guerid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peralta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05140943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom61039.2024.10773816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454930v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Bello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03856556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falempin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03837030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Gu&#233;rid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reverdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laugeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Popon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit51104.2021.9482424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03273551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosan Noh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jaeckel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Raschkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Houssin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zahid Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03114037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013189" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02466751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880826" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155983v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Traverso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464938" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2018.8555746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01565877v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kt&#233;nas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980688" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baher Mawlawi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03871-1_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3123220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2018.2886886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3072890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0566-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2774002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01848639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.05.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01986524v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barbarossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00191155v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jean-baptiste-dore-5g-6g-wireless-communication/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/author/37089308179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demmer David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaziri Aymen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Beldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05273009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Guerid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Peralta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05140943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Burgat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/milcom61039.2024.10773816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454930v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Bello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03837030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Gu&#233;rid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reverdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit54941.2022.9815659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03856556v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falempin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laugeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Popon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit51104.2021.9482424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03273551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bica&#239;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gougeon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosan Noh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jaeckel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Raschkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Houssin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gougeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zahid Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03114037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013189" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02466751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6GSUMMIT49458.2020.9083890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02293312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Mannoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRCW.2019.8880826" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155983v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Traverso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Gonzalez Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464938" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rivaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehmas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2018.8555746" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bicais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faussurier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ict.2018.8464918" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645104" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01565877v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980690" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kt&#233;nas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980688" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997061" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40352-6_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baher Mawlawi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2015.7227004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03871-1_7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mall&#233;gol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plouhinec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Saad" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alawieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bader" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Faouzi Bader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04904111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3123220" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2018.2886886" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01845973v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3072890" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-018-0566-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2774002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01848639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2017.05.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.11.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01986524v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barbarossa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872023v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00191155v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haese" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>