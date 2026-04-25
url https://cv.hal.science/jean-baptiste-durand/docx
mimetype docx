--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -389,373 +389,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does seasonal flowering and fruiting patterns of cacao only depend on climatic factors? The case study of mixed genotype populations in Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Modelling the architecture of hazelnut ( Corylus avellana ) Tonda di Giffoni over two successive years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wibaux</w:t>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Vezy</w:t>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 337, pp.113529. </w:t>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.diae004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diae004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668684v1</w:t>
+                <w:t xml:space="preserve">hal-04583890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the architecture of hazelnut ( Corylus avellana ) Tonda di Giffoni over two successive years</w:t>
+                <w:t xml:space="preserve">Does seasonal flowering and fruiting patterns of cacao only depend on climatic factors? The case study of mixed genotype populations in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+                <w:t xml:space="preserve">Thomas Wibaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.diae004. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 337, pp.113529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diae004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2024.113529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583890v2</w:t>
+                <w:t xml:space="preserve">hal-04668684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Tombesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
@@ -793,103 +793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian nonparametric spatial prior for traffic crash risk mapping: a case study of Victoria, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyhardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 181, pp.104677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1269,51 +1269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre un processus cognitif grâce à l’analyse statistique du mouvement des yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Flowering Behavior and Exploring Its Genetic Determinism in an Apple Multi-family Population Based on Statistical Indices and Simplified Phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the latent structure canonical uncertainty: entropy profiles for hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science : une formation internationale de niveau Master en science des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,290 +1959,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of power consumption and user impact based on point process modeling of the request sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New insights for estimating the genetic value of F1 apple progenies for irregular bearing during the first years of tree production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peyhardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9876.2012.01053.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (16), pp.5099-5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412509v4</w:t>
+                <w:t xml:space="preserve">hal-00845353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights for estimating the genetic value of F1 apple progenies for irregular bearing during the first years of tree production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optimization of power consumption and user impact based on point process modeling of the request sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ciriza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Donini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9876.2012.01053.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412509v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Acacia mangium shoot apical meristems in natural and in vitro conditions in relation to heteroblasty</w:t>
               </w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mankessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Hidden Markov Model State Number with Cross-Validated Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4), pp.541-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2453,90 +2453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the plant architecture via tree-structured statistical models: The hidden Markov tree models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 166 (3), pp.813-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methods for hidden Markov tree models - An application to wavelet trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Goncalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,208 +2700,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of HSMM R and Python software</w:t>
+                <w:t xml:space="preserve">Multichain Hidden Markov and Semi-Markov Models: Formalization, Inference, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bérard</w:t>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hanna Bacave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448323v1</w:t>
+                <w:t xml:space="preserve">hal-05448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of estimation algorithms for HMM/HSMM with mixed effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,203 +2925,203 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichain Hidden Markov and Semi-Markov Models: Formalization, Inference, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+                <w:t xml:space="preserve">Review of HSMM R and Python software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Bacave</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.11</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448298v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic segmentation of forest point clouds using neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen BAI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of leaf area index using simulated UAV laser Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen BAI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,320 +3274,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">SilviLaser 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142608v1</w:t>
+                <w:t xml:space="preserve">hal-04837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837412v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic segmentation of sparse irregular point clouds for leaf/wood discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,822 +3632,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par transfert pour discriminer le bois/feuille des Unmanned aerial vehicle Laser Scanning (ULS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par transfert pour discriminer le bois/feuille des Drone laser scanning (DLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIDIFOR 2022 - Méthodes innovantes d’analyse de données 3D en forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIP ECOFOR, Sep 2022, Online, France. 1 p</w:t>
+              <w:t xml:space="preserve">, GIP ECOFOR, Sep 2022, Online, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837364v1</w:t>
+                <w:t xml:space="preserve">hal-05182586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par transfert pour discriminer le bois/feuille des Drone laser scanning (DLS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par transfert pour discriminer le bois/feuille des Unmanned aerial vehicle Laser Scanning (ULS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen BAI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIDIFOR 2022 - Méthodes innovantes d’analyse de données 3D en forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GIP ECOFOR, Sep 2022, Online, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">, GIP ECOFOR, Sep 2022, Online, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182586v1</w:t>
+                <w:t xml:space="preserve">hal-04837364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétitions d’analyse des données à l’Université Grenoble Alpes : motivations, organisation et retours d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Approximation of trees by self-nested trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIES 2019 - Colloque francophone international sur l'enseignement de la statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALENEX 2019 - Algorithm Engineering and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. pp.39-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975499.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298606v1</w:t>
+                <w:t xml:space="preserve">hal-01294013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of various initialization strategies for the Expectation-Maximization algorithm for Hidden Semi-Markov Models with multiple categorical sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Compétitions d’analyse des données à l’Université Grenoble Alpes : motivations, organisation et retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandœuvre-lès-Nancy, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">CFIES 2019 - Colloque francophone international sur l'enseignement de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129122v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of trees by self-nested trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment of various initialization strategies for the Expectation-Maximization algorithm for Hidden Semi-Markov Models with multiple categorical sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALENEX 2019 - Algorithm Engineering and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JdS 2019 - 51èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandœuvre-lès-Nancy, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975499.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294013v3</w:t>
+                <w:t xml:space="preserve">hal-02129122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Impact of Carbon Source-sink Relationships on Flowering Patterns Reveals That Apple Tree Growth and Functioning are Determined by Mechanisms Occurring at the Tree and Shoot Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Genetic determinism of flowering regularity over years in an apple multi-family population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bluy</w:t>
+                <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1228.60⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Palermo, Italy. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182484v1</w:t>
+                <w:t xml:space="preserve">hal-01565681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of flowering regularity over years in an apple multi-family population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Impact of Carbon Source-sink Relationships on Flowering Patterns Reveals That Apple Tree Growth and Functioning are Determined by Mechanisms Occurring at the Tree and Shoot Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric van de Weg</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
+                <w:t xml:space="preserve">Sylvie Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Flowering, Fruit Set and Alternate Bearing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Palermo, Italy. pp.15-22, </w:t>
+              <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Corelli Grappadelli, Aug 2016, Bologna, Italy. pp.405-412, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1229.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1228.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565681v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking data analysis using hidden semi-Markovian models to identify and characterize reading strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges d'analyse de données : une formation par la pratique transversale et multidisciplinaire en science des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIES2017 - Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,541 +4561,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+                <w:t xml:space="preserve">Impact of Long Term Water Deficit on Production and Flowering Occurrence in the 'Granny Smith' Apple Tree Cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Luca Corelli-Grappadelli, Department of Agricultural Sciences, Università di Bologna, Aug 2016, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398291v1</w:t>
+                <w:t xml:space="preserve">hal-01377104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de séquences oculométriques et d'électroencéphalogrammes par modèles markoviens cachés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization of mango tree patchiness using a tree-segmentation/clustering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFdS 2016 - 48èmes Journées de la Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.68-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339458v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long term water deficit on production and flowering occurrence in the ‘Granny Smith’ apple tree cultivar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analyse de séquences oculométriques et d'électroencéphalogrammes par modèles markoviens cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium on Integrating Canopy, Rootstockand Environmental Physiology in Orchard Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">SFdS 2016 - 48èmes Journées de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741813v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Long Term Water Deficit on Production and Flowering Occurrence in the 'Granny Smith' Apple Tree Cultivar</w:t>
+                <w:t xml:space="preserve">Impact of long term water deficit on production and flowering occurrence in the ‘Granny Smith’ apple tree cultivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Integrating Canopy, Rootstock and Environmental Physiology in Orchard Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Luca Corelli-Grappadelli, Department of Agricultural Sciences, Università di Bologna, Aug 2016, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">11. Symposium on Integrating Canopy, Rootstockand Environmental Physiology in Orchard Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377104v1</w:t>
+                <w:t xml:space="preserve">hal-02741813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de motifs disruptifs au sein de plantes : une approche de quotientement/classification d'arborescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5133,51 +5133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'incertitude sur la structure latente dans des modèles de Markov cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5215,51 +5215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and localizing state uncertainty in hidden Markov models using conditional entropy profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,51 +5310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles graphiques paramétriques pour la modélisation des lois de génération dans des processus de branchement multitypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,51 +5405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Discrete Partially Directed Acyclic Graphical Models in Multitype Branching Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5481,454 +5481,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the genetic value of F1 apple progenies for irregular bearing during first years of production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Approche graphique pour la modélisation statistique de la dépendance entre activités journalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.13-15</w:t>
+              <w:t xml:space="preserve">Workshop "Statistique, Transport et Activités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847593v1</w:t>
+                <w:t xml:space="preserve">hal-00919372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Normand</w:t>
+                <w:t xml:space="preserve">Estimating the genetic value of F1 apple progenies for irregular bearing during first years of production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peyhardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847614v1</w:t>
+                <w:t xml:space="preserve">hal-00847593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Modelling of Multivariate Count Data Using Probabilistic Graphical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering mango tree asynchronisms using Markov tree and probabilistic graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIGM13 - 3rd Workshop on Algorithmic issues for Inference in Graphical Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">FSPM2013 - 7th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.210-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918597v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche graphique pour la modélisation statistique de la dépendance entre activités journalières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Parametric Modelling of Multivariate Count Data Using Probabilistic Graphical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fernique</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Statistique, Transport et Activités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AIGM13 - 3rd Workshop on Algorithmic issues for Inference in Graphical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919372v1</w:t>
+                <w:t xml:space="preserve">hal-00918597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Plant Architecture from 3D Laser scanner data</w:t>
               </w:r>
@@ -5953,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekko Nikinmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6039,90 +6039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical model for optimizing power consumption of printers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ciriza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIG R &amp; T Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xerox Corporation, May 2008, Webster, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6147,90 +6147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Model for Optimizing Power Consumption of Printers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ciriza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès conjoint de la Société Statistique du Canada et de la Société Française de Statistique, May 2008, Ottawa, Canada. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6249,532 +6249,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00320053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Nicolini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
+                <w:t xml:space="preserve">Eric Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847590v1</w:t>
+                <w:t xml:space="preserve">hal-00831827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de probabilités et estimation dans des modèles de Markov cachés graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00179396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831824v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-based approaches for characterising plant architecture and assessing its plasticity at different scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nicolini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.39:1-3</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831827v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Python Conference Europython</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
@@ -6803,90 +6803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the plant architecture via tree-structured statistical models: the hidden Markov tree models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International workshop on functional-structural plant models (FSPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.813-825, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6920,51 +6920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres de Markov cachés : inférence et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,51 +7060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study of irregular bearing in an apple core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sinclair-Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bourdellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,77 +7172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of unordered rooted trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCC 2016 - Data Compression Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Snowbird, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7467,90 +7467,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of HSMM R and Python softwares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7605,77 +7605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monochain HSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,64 +7739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichain HSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,90 +7860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichain HMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science. Cours et exercices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, 2018, 978-2-212-67410-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8239,51 +8239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peyhardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8333,51 +8333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing the Latent Structure Canonical Uncertainty: Entropy Profiles for Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8425,51 +8425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting Hidden Markov Chain States Number with Cross-Validated Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5877, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8491,51 +8491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de courbes de consommation électrique par chaines de Markov cachées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Reliability Modelling and Prediction with Hidden Markov Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8675,51 +8675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference for Hidden Markov Tree Models and Application to Wavelet Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8786,51 +8786,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à structure cachée : inférence, estimation, sélection de modèles et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8947,51 +8947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B14E4B1F"/>
+    <w:nsid w:val="130B3FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9178,51 +9178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6800-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amap-collaboratif.cirad.fr/pages-chercheurs/wp-content/uploads/JDURAND_Phd_proposal2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115341" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155843v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03138803v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Duc Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9494-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli B. Juditsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412509v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ciriza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Donini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2012.01053.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4189DCDFA499111BB1D36104514FB94AED524C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0097-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.832006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valdeyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen BAI" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298606v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294013v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975499.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919372v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.73" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/data-science-9782212674101/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002754v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6800-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amap-collaboratif.cirad.fr/pages-chercheurs/wp-content/uploads/JDURAND_Phd_proposal2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115341" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155843v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03138803v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Duc Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9494-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli B. Juditsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412509v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ciriza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Donini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2012.01053.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4189DCDFA499111BB1D36104514FB94AED524C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0097-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.832006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valdeyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen BAI" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294013v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975499.4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.73" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/data-science-9782212674101/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002754v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>