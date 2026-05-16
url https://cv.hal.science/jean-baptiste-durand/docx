--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -653,295 +653,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
+                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
+              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080504v1</w:t>
+                <w:t xml:space="preserve">hal-04137945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and yield relationship in hazelnut tree</w:t>
+                <w:t xml:space="preserve">Analysis of bud and sylleptic shoot distribution along one-year-old shoots of hazelnut ( Corylus avellana )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Grisafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Farinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1366, pp.331-336. </w:t>
+              <w:t xml:space="preserve">, 2023, 1379, pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1366.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1379.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137945v2</w:t>
+                <w:t xml:space="preserve">hal-05080504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Semi-Markov Models to Segment Reading Phases from Eye Movements</w:t>
               </w:r>
@@ -2825,260 +2825,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of estimation algorithms for HMM/HSMM with mixed effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of HSMM R and Python software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.9</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448359v1</w:t>
+                <w:t xml:space="preserve">hal-05448323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of HSMM R and Python software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of estimation algorithms for HMM/HSMM with mixed effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lothodé</w:t>
+                <w:t xml:space="preserve">Mathieu Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaSeMo : Markov, Semi-Markov Models and Associated Fields (from Theory to Application and back)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448323v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic segmentation of forest point clouds using neural network</w:t>
               </w:r>
@@ -3274,277 +3274,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchen Bai</w:t>
+                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Grisafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Tombesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837412v1</w:t>
+                <w:t xml:space="preserve">hal-04142608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the architecture of Corylus avellana and parametrizing L-HAZELNUT FSPM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Leaf/Wood discrimination in ULS LiDAR using Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Susann Müller, Mar 2023, Berlin, Germany. pp.1-2</w:t>
+              <w:t xml:space="preserve">SilviLaser 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Gower Street, London, Sep 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142608v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic segmentation of sparse irregular point clouds for leaf/wood discrimination</w:t>
               </w:r>
@@ -6357,217 +6357,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de probabilités et estimation dans des modèles de Markov cachés graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00179396v1</w:t>
+                <w:t xml:space="preserve">hal-00847590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring morphogenetical gradients plasticity using hidden Markov tree models in young individuals of the tropical specie Symphonia globulifera (Clusiaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul de probabilités et estimation dans des modèles de Markov cachés graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P19:1-1</w:t>
+              <w:t xml:space="preserve">39èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847590v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00179396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
               </w:r>
@@ -7467,90 +7467,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of HSMM R and Python softwares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lothodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8947,51 +8947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="130B3FC3"/>
+    <w:nsid w:val="2ADA1D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9178,51 +9178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6800-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amap-collaboratif.cirad.fr/pages-chercheurs/wp-content/uploads/JDURAND_Phd_proposal2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115341" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155843v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03138803v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Duc Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9494-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli B. Juditsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412509v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ciriza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Donini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2012.01053.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4189DCDFA499111BB1D36104514FB94AED524C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0097-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.832006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valdeyron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen BAI" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294013v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975499.4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.73" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/data-science-9782212674101/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002754v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6800-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073764817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amap-collaboratif.cirad.fr/pages-chercheurs/wp-content/uploads/JDURAND_Phd_proposal2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2026.115341" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583890v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Grisafi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tombesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Farinelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diae004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wibaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2024.113529" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137945v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1366.40" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1379.40" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155843v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03138803v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Duc Phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien D Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12369" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyhardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Garbez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/eJHS.2018/83.3.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01564977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Allard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-014-9494-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli B. Juditsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412509v4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ciriza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Donini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2012.01053.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D4189DCDFA499111BB1D36104514FB94AED524C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699815v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mankessi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Montes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-012-0680-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0097-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01405.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Goncalv&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.832006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valdeyron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04653198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen BAI" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04837364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294013v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aza&#239;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975499.4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02129122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1228.60" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398291v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sinclair-Waters" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394707v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2016.73" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/data-science-9782212674101/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492211v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vergne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394427581.ch3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01961722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002754v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>