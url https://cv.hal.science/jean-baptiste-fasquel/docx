--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,1600 +66,1618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based inexact graph matching on top of DNNs for semantic scene understanding</w:t>
+                <w:t xml:space="preserve">Semantic image segmentation using multi-view graph neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+                <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235, pp.103744. </w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 145, pp.117539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2026.117539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264704v1</w:t>
+                <w:t xml:space="preserve">hal-05581192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based 3D U-Net and transfer learning for longitudinal piglet brain segmentation on MRI</w:t>
+                <w:t xml:space="preserve">Model-based inexact graph matching on top of DNNs for semantic scene understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patty Coupeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérémy Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mazerand</w:t>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Menei</w:t>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.N. Montero-Menei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214, pp.106563. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.103744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630074v1</w:t>
+                <w:t xml:space="preserve">hal-04264704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch-based 3D U-Net and transfer learning for longitudinal piglet brain segmentation on MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Malavazi</w:t>
+                <w:t xml:space="preserve">E. Mazerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guyonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+                <w:t xml:space="preserve">P. Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.N. Montero-Menei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.106563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2021.106563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527950v1</w:t>
+                <w:t xml:space="preserve">hal-03630074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Malavazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528721v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph based image interpretation method using a priori qualitative inclusion and photometric relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2018.2827939⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.936-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528725v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated morphometry provides accurate and reproducible virtual staging of liver fibrosis in chronic hepatitis C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A graph based image interpretation method using a priori qualitative inclusion and photometric relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Calès</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/2153-3539.157782⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2018.2827939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392076v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automated method for measuring the evolution of both lumen area and blood flow in carotid from Phase Contrast MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+                <w:t xml:space="preserve">Automated morphometry provides accurate and reproducible virtual staging of liver fibrosis in chronic hepatitis C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldéric Lécluse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Gilles Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/2153-3539.157782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528742v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-feature-based similarity measure for stochastic resonance in visual perception of spatially structured images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delahaies</w:t>
+                <w:t xml:space="preserve">A semi-automated method for measuring the evolution of both lumen area and blood flow in carotid from Phase Contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+                <w:t xml:space="preserve">Aldéric Lécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
+                <w:t xml:space="preserve">Serge Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (7), pp.1211-1216. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.001211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797824v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design pattern coupling role and component concepts: application to medical software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local-feature-based similarity measure for stochastic resonance in visual perception of spatially structured images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delahaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Moreau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (7), pp.1211-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.29.001211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857596v1</w:t>
+                <w:t xml:space="preserve">hal-00797824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for improvement of spatial light modulator image rendering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Hueber</w:t>
+                <w:t xml:space="preserve">A design pattern coupling role and component concepts: application to medical software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Fasquel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (3), 034002 pp. 1-13</w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.847-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407319v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic implementation of helical cone-beam computed tomography algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Methods for improvement of spatial light modulator image rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bartringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47, pp.058201_1-5</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (3), 034002 pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325074v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical implementation of the filtered backprojection algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic implementation of helical cone-beam computed tomography algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt. Eng</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.108202_1-16</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.058201_1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189065v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and generic extension to ITK to process arbitrary shaped regions of interest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Agnus</w:t>
+                <w:t xml:space="preserve">Optical implementation of the filtered backprojection algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lamy</w:t>
+                <w:t xml:space="preserve">P. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Opt. Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.108202_1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03184634v1</w:t>
+                <w:t xml:space="preserve">hal-00189065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular and evolutive component oriented software architecture for patient modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,342 +1685,458 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83 (3), pp.222-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive medical image segmentation system based on the optimal management of regions of interest using topological medical knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An efficient and generic extension to ITK to process arbitrary shaped regions of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marescaux</w:t>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 82 (3), pp.216-230. </w:t>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2006.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184629v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An interactive medical image segmentation system based on the optimal management of regions of interest using topological medical knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (3), pp.216-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2006.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New hybrid opto-electronic method for fast and unsupervised object detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruynooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (11), pp.3352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.1612511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2012,700 +2146,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view dispersion entropy on graphs: application to the detection of cerebral palsy after neonatal stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Polozenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Veyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Image Processing Theory Tools &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-View Graph Neural Network for Image Segmentation : Intermediate vs Late Fusion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Deep Learning Approach to Minimize Retrieval Time in Shuttle-Based Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCITEVENTS, Feb 2025, Porto, Portugal. pp.1040-1047</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176675v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach to Minimize Retrieval Time in Shuttle-Based Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Courtin</w:t>
+                <w:t xml:space="preserve">Multi-View Graph Neural Network for Image Segmentation : Intermediate vs Late Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doron Tobiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges (Belgium) and online, France. pp.183-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931264v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-view graph approach for morphometry-aware semantic image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Veyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Image Processing Theory Tools &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-View Graph Neural Network for Semantic Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rabat, Morocco. pp.01-06, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA62886.2024.10755715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deep Learning Approach to Address the Storage Location Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,1068 +2854,1068 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence - Doctoral Consortium - ICAART 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEVENTS, Feb 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting cerebral palsy in neonatal stroke children: GNN-based detection considering the structural organization of basal ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Démas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th ISBI 2023 - 20th International Symposium on Biomedical Imaging 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2023, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving semantic segmentation with graph-based structural knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAI 2022 - Third International Conference on Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.173-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAP Optimisation with Reinforcement Learning for Faster Graph Matching in Sequential Semantic Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. pp.47-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of edge-conditioned convolution for GNN-based semantic image segmentation using spatial relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Eleventh International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA54936.2022.9784143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Net 3D par patchs et régularisation spatiale avec CRF pour l'extraction de cerveau sur IRM de porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patty Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mazerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Montero-Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision « slow-motion » à bas coût pour l'activité physique : tests préliminaires autour de l'analyse de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Beya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Blood Pressure Estimation Approach Using PPG Sensors: Subject Specific Evaluation over a Long-term Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magid Hallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinomais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EAI International Conference, SmartCity360°, Virtual Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual Event, Italy. pp.45-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76063-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Smartwatch for Cuff-Less Blood Pressure Measurement Using PPG Signal and Physiological Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Tiplica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magid Hallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EAI International Conference, HealthyIoT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Braga, Portugal. pp.67-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42029-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème d'affectation dynamique des emplacements de stockage chez Knapp : vers de l'apprentissage automatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3790,3004 +3924,3004 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527743v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’analyse sémantique d’images combinant apprentissage profond et relations structurelles par appariement de graphes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprentissage profond et localisation d’objets : deux exemples d’applications en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Challe-Blanloeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020)</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882043v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond et localisation d’objets : deux exemples d’applications en agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Méthode d’analyse sémantique d’images combinant apprentissage profond et relations structurelles par appariement de graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Challe-Blanloeil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA2020)</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184652v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic image segmentation based on spatial relationships and inexact graph matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural information and (hyper)graph matching for MRI piglet brain extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Mazerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Pattern Recognition Systems (ICPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tours, France. pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of home-acquired blood pressure time series using multiscale entropy for patients treated against kidney cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Lefthériotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EAI International Conference on IoT Technologies for HealthCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Angers, France. pp.42-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76213-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of homemade box forIoT-based in-home health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abadie-Lacourtoisie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aggregation Plateform for IoT-Based Healthcare: Illustration for Bioimpedancemetry, Temperature and Fatigue Level Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Abadie-Lacourtoisie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Internet of Things (IoT) Technologies for HealthCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vasteras, Sweden. pp.125-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51234-1_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python based internet tools in contriol education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC workshop on Internet Based Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brescia, Italy. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un fantôme dans la segmentation d'images IRM de flux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Region-based active contours for computer-aided analysis of carotid Phase Contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Journées des Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">The 26th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846072v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des relations qualitatives topologiques et photométriques a priori pour le seuillage d’images en niveaux de gris par k-means</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un fantôme dans la segmentation d'images IRM de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">4ième Journées des Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430647v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-based active contours for computer-aided analysis of carotid Phase Contrast MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploitation des relations qualitatives topologiques et photométriques a priori pour le seuillage d’images en niveaux de gris par k-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Willoteaux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845980v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling anatomical and functional information for the computer-aided delineation of Phase-Contrast MRI images using active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA 2012 : International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la structure spatiale des images lors de la quantification de la résonance stochastique dans la perception visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delahaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chapeau-Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 23ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel d'analyse de séquences de vélocimétrie en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Démonstrateurs du Club EEA (Electronique Electrotechnique Automatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures for SLM image quality improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.Proc. on CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeurs optoélectroniques dédiés aux algorithmes de reconstruction d'images en tomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Francophone du Club Contrôles et Mesures Optiques pour l'Industrie (CMOI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Arcachon, France. pp.Actes sur CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasquel J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.390-399 - vol 6183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microélectronique et le traitement optique de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, SAINT-MALO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceiving a specific holographic combiner for an augmented reality HMD dedicated to surgical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Twardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61911S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage optique de données médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international OPTRO 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state of the art of augmented reality systems for application in surgery: Terminology and taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sittler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Twardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Imagerie pour les Sciences du Vivant et de la Médecine (IMVIE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulateurs spatiaux de lumière et filtrage optique rapide de données médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Joffre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, Actes pp. 570-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la dynamique des modulateurs spatiaux de lumière rapides à cristaux liquides par multiplexage temporel. Application à la corrélation optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2004, Actes pp. 312-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage de ponctions percutanées à l'aide d'un système de vision basé sur une méthode de recalage 3D/2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Imagerie pour les sciences du vivant et de l'ingénieur (IMVIE03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6797,78 +6931,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do you store your product today ? Let’s try AI, to make tomorrow’s picking faster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +7017,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6937,172 +7071,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning and Sequential QAP-Based Graph Matching for Semantic Segmentation of Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-294, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, 978-981-12-8913-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811289125_0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7112,117 +7246,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeur opto-électronique de reconstruction de données tomographiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2906375. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7232,105 +7366,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité en traitement d'images: niveau algorithmique et logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7477,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>