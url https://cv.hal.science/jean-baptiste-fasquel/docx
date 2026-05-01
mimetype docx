--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -498,291 +498,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Malavazi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Mercier</w:t>
+                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.936-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527950v1</w:t>
+                <w:t xml:space="preserve">hal-02528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Malavazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (6), pp.936-945. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.71 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528721v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph based image interpretation method using a priori qualitative inclusion and photometric relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1043-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1627,345 +1627,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular and evolutive component oriented software architecture for patient modeling</w:t>
+                <w:t xml:space="preserve">An efficient and generic extension to ITK to process arbitrary shaped regions of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brocker</w:t>
+                <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Moreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 83 (3), pp.222-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2006.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184597v1</w:t>
+                <w:t xml:space="preserve">hal-03184634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and generic extension to ITK to process arbitrary shaped regions of interest</w:t>
+                <w:t xml:space="preserve">A modular and evolutive component oriented software architecture for patient modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 81 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2006, 83 (3), pp.222-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2005.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184634v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interactive medical image segmentation system based on the optimal management of regions of interest using topological medical knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,338 +4972,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region-based active contours for computer-aided analysis of carotid Phase Contrast MRI</w:t>
+                <w:t xml:space="preserve">Utilisation d'un fantôme dans la segmentation d'images IRM de flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lecluse</w:t>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th IEEE International Symposium on Computer-Based Medical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4ième Journées des Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845980v1</w:t>
+                <w:t xml:space="preserve">hal-00846072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un fantôme dans la segmentation d'images IRM de flux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des relations qualitatives topologiques et photométriques a priori pour le seuillage d’images en niveaux de gris par k-means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Willoteaux</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Journées des Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">24ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846072v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des relations qualitatives topologiques et photométriques a priori pour le seuillage d’images en niveaux de gris par k-means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region-based active contours for computer-aided analysis of carotid Phase Contrast MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">The 26th IEEE International Symposium on Computer-Based Medical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430647v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling anatomical and functional information for the computer-aided delineation of Phase-Contrast MRI images using active contours</w:t>
               </w:r>
@@ -5315,64 +5315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTA 2012 : International Conference on Image Processing Theory, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5518,77 +5518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel d'analyse de séquences de vélocimétrie en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trebuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Willoteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 3èmes Journées Démonstrateurs du Club EEA (Electronique Electrotechnique Automatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7611,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>