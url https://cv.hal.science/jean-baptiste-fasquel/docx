--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -498,291 +498,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Malavazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guyonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528721v1</w:t>
+                <w:t xml:space="preserve">hal-02527950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDAR-only based navigation algorithm for an autonomous agricultural robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approach for sequential image interpretation using a priori binary perceptual topological and photometric knowledge and k-means-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mercier</w:t>
+                <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.71 - 79. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.936-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.08.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.35.000936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527950v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph based image interpretation method using a priori qualitative inclusion and photometric relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1043-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,265 +3749,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Smartwatch for Cuff-Less Blood Pressure Measurement Using PPG Signal and Physiological Features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+                <w:t xml:space="preserve">Problème d'affectation dynamique des emplacements de stockage chez Knapp : vers de l'apprentissage automatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EAI International Conference, HealthyIoT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994108v1</w:t>
+                <w:t xml:space="preserve">hal-02527743v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème d'affectation dynamique des emplacements de stockage chez Knapp : vers de l'apprentissage automatique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Lhommeau</w:t>
+                <w:t xml:space="preserve">Towards a Smartwatch for Cuff-Less Blood Pressure Measurement Using PPG Signal and Physiological Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magid Hallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th EAI International Conference, HealthyIoT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Braga, Portugal. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42029-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527743v6</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage profond et localisation d’objets : deux exemples d’applications en agriculture</w:t>
               </w:r>
@@ -5099,51 +5099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des relations qualitatives topologiques et photométriques a priori pour le seuillage d’images en niveaux de gris par k-means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,754 +5849,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceiving a specific holographic combiner for an augmented reality HMD dedicated to surgical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasquel J.B.</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.390-399 - vol 6183</w:t>
+                <w:t xml:space="preserve">G. Sittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61911S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081405v1</w:t>
+                <w:t xml:space="preserve">hal-00685212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing,</w:t>
+                <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.B. Fasquel</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasquel J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.390-399 - vol 6183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068991v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microélectronique et le traitement optique de l'information</w:t>
+                <w:t xml:space="preserve">FLC-SLM dynamic improvement with temporal multiplexing: Application to optical image processing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Uhring</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, SAINT-MALO, France</w:t>
+              <w:t xml:space="preserve">Photonics Europe 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130072v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceiving a specific holographic combiner for an augmented reality HMD dedicated to surgical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Twardowski</w:t>
+                <w:t xml:space="preserve">La microélectronique et le traitement optique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Uhring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61911S</w:t>
+              <w:t xml:space="preserve">9èmes Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, SAINT-MALO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685212v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage optique de données médicales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A state of the art of augmented reality systems for application in surgery: Terminology and taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sittler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Twardowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international OPTRO 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Imagerie pour les Sciences du Vivant et de la Médecine (IMVIE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Illkirch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021403v1</w:t>
+                <w:t xml:space="preserve">hal-00685218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state of the art of augmented reality systems for application in surgery: Terminology and taxonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Twardowski</w:t>
+                <w:t xml:space="preserve">Filtrage optique de données médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Blandet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Imagerie pour les Sciences du Vivant et de la Médecine (IMVIE 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Illkirch, France</w:t>
+              <w:t xml:space="preserve">Colloque international OPTRO 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685218v1</w:t>
+                <w:t xml:space="preserve">hal-00021403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulateurs spatiaux de lumière et filtrage optique rapide de données médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6905,84 +6905,334 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dispersion entropy on multi-view graphs for identifying cerebral palsy after neonatal stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Polozenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing semantic segmentation with multi-view graphs using morphometric features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dinomais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition du Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM’26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Where do you store your product today ? Let’s try AI, to make tomorrow’s picking faster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7017,51 +7267,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Agents and Artificial Intelligence - ICAART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7071,51 +7321,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning and Sequential QAP-Based Graph Matching for Semantic Segmentation of Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7160,83 +7410,83 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Topics in Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-294, 2024, Series on Language Processing, Pattern Recognition, and Intelligent Systems, 978-981-12-8913-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811289125_0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7246,51 +7496,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeur opto-électronique de reconstruction de données tomographiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7312,51 +7562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Uhring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2906375. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7366,105 +7616,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généricité en traitement d'images: niveau algorithmique et logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7611,51 +7861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Coupeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2026.117539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chopin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dahyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103744" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03630074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazerand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Montero-Menei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Malavazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guyonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.08.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2827939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cal&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michalak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2153-3539.157782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric L&#233;cluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Willoteaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2015.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.29.001211" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Uhring" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hueber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Fasquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartringer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joffre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2005.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W034FV4M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.07.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LVPQKWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marescaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2006.04.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWVB6TR4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruynooghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1612511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Polozenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Veyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courtin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lhommeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Tobiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193363v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinomais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05076515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coupeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Fasquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA62886.2024.10755715" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775703v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin D&#233;mas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA54936.2022.9784143" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mazerand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Montero-Menei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magid Hallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76063-2_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527743v6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42029-1_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184652v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challe-Blanloeil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916165v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durandeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jamin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lefth&#233;riotis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02519762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abadie-Lacourtoisie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cornet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51234-1_20" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Vergnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Trebuchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willoteaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430647v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecluse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hueber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sittler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Twardowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquel J.B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068991v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blandet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouamama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05615970v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05615975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04948883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/doi/abs/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811289125_0011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857872v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>