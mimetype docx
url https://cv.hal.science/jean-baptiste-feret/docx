--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -290,51 +290,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -462,2894 +462,2894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t>
+                <w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Berger</w:t>
+                <w:t xml:space="preserve">Leire Sandonís-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hostert</w:t>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schlerf</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Immitzer</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Szantoi</w:t>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.102007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547973v1</w:t>
+                <w:t xml:space="preserve">hal-05560736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
+                <w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carletti</w:t>
+                <w:t xml:space="preserve">Katja Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Patrick Hostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
+                <w:t xml:space="preserve">Martin Schlerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Markus Immitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Vega</w:t>
+                <w:t xml:space="preserve">Zoltan Szantoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223935v1</w:t>
+                <w:t xml:space="preserve">hal-05547973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing PROSAIL Inversion: Key Considerations and Practical Insights</w:t>
+                <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otavio Campoe</w:t>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.1378 - 1390. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstars.2025.3635001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504167v1</w:t>
+                <w:t xml:space="preserve">hal-05223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
+                <w:t xml:space="preserve">Enhancing PROSAIL Inversion: Key Considerations and Practical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Papuga</w:t>
+                <w:t xml:space="preserve">Clement Atzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Luque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Otavio Campoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1378 - 1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2025.3635001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011079v1</w:t>
+                <w:t xml:space="preserve">hal-05504167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Canopy Taxonomic Diversity Using Hyperspectral Data: Insights From Spectral Simulations in a Tropical Forest</w:t>
+                <w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Badourdine</w:t>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Féret</w:t>
+                <w:t xml:space="preserve">Guillaume Papuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.e70050. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.70050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418488v1</w:t>
+                <w:t xml:space="preserve">hal-05011079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the early growth of forest plantations with Sentinel-2 satellite time-series</w:t>
+                <w:t xml:space="preserve">Estimating Canopy Taxonomic Diversity Using Hyperspectral Data: Insights From Spectral Simulations in a Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goral</w:t>
+                <w:t xml:space="preserve">Colette Badourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luiz Stape</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2025.2466763⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.e70050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979732v1</w:t>
+                <w:t xml:space="preserve">hal-05418488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globe-LFMC 2.0, an enhanced and updated dataset for live fuel moisture content research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the early growth of forest plantations with Sentinel-2 satellite time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Yebra</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Scortechini</w:t>
+                <w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adeline</w:t>
+                <w:t xml:space="preserve">Jose Luiz Stape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursema Aktepe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Turkia Almoustafa</w:t>
+                <w:t xml:space="preserve">Evandro Nunes Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03159-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2025.2466763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04662187v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological variables retrieval and early stress detection: insights from a synthetic spatial scaling exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globe-LFMC 2.0, an enhanced and updated dataset for live fuel moisture content research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Yebra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pacheco-Labrador</w:t>
+                <w:t xml:space="preserve">Gianluca Scortechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pilar Cendrero-Mateo</w:t>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shari van Wittenberghe</w:t>
+                <w:t xml:space="preserve">Nursema Aktepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itza Hernandez-Sequeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerbrand Koren</w:t>
+                <w:t xml:space="preserve">Turkia Almoustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2024.2414435⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05186854v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Ecophysiological variables retrieval and early stress detection: insights from a synthetic spatial scaling exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pacheco-Labrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Clenet</w:t>
+                <w:t xml:space="preserve">M Pilar Cendrero-Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+                <w:t xml:space="preserve">Shari van Wittenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+                <w:t xml:space="preserve">Itza Hernandez-Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbrand Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.443 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2024.2414435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04472476v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">prospect: an R package to link leaf optical properties with their chemical and structural properties with the leaf model PROSPECT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06027⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04729056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Spectral Variation Hypothesis: Twenty years in the tumultuous sea of biodiversity estimation by remote sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michela Perrone</w:t>
+                <w:t xml:space="preserve">prospect: an R package to link leaf optical properties with their chemical and structural properties with the leaf model PROSPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Hauser</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82, pp.102702. </w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (94), pp.6027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21105/joss.06027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728673v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submonthly Assessment of Temperate Forest Clear-Cuts in Mainland France</w:t>
+                <w:t xml:space="preserve">Reviewing the Spectral Variation Hypothesis: Twenty years in the tumultuous sea of biodiversity estimation by remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">Michele Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Doblas Prieto</w:t>
+                <w:t xml:space="preserve">Christian Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Planells</w:t>
+                <w:t xml:space="preserve">Michela Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Koleck</w:t>
+                <w:t xml:space="preserve">Leon Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3429012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82, pp.102702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675627v1</w:t>
+                <w:t xml:space="preserve">hal-04728673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between spectral variance and upper canopy taxonomic diversity in a tropical forest: influence of spectral processing and feature selection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submonthly Assessment of Temperate Forest Clear-Cuts in Mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Doblas Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Planells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.306⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.13743-13764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2024.3429012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800415v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage Biomass Estimation Using Sentinel-2 Imagery at High Latitudes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the link between spectral variance and upper canopy taxonomic diversity in a tropical forest: influence of spectral processing and feature selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Badourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.2350. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.235-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15092350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118354v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generality of leaf spectroscopic models for predicting key foliar functional traits across continents: A comparison between physically- and empirically-based approaches</w:t>
+                <w:t xml:space="preserve">Forage Biomass Estimation Using Sentinel-2 Imagery at High Latitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihui Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Junxiang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Zeiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Yang</w:t>
+                <w:t xml:space="preserve">Mats Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 293, pp.113614. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.2350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15092350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729415v1</w:t>
+                <w:t xml:space="preserve">hal-04118354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generality of leaf spectroscopic models for predicting key foliar functional traits across continents: A comparison between physically- and empirically-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Heuschmidt</w:t>
+                <w:t xml:space="preserve">Zhihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+                <w:t xml:space="preserve">Nanfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dav Ebengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Zhongyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.113614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213303v1</w:t>
+                <w:t xml:space="preserve">hal-04729415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest landscape restoration: Spectral behavior and diversity of tropical tree cover classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Eiti Haneda</w:t>
+                <w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro H.S. Brancalion</w:t>
+                <w:t xml:space="preserve">Florence Heuschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Molin</w:t>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Silva</w:t>
+                <w:t xml:space="preserve">Dav Ebengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsase.2022.100882⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012208v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest landscape restoration: Spectral behavior and diversity of tropical tree cover classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Eiti Haneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">Pedro H.S. Brancalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+                <w:t xml:space="preserve">Paulo Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.100882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsase.2022.100882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697246v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral diversity allows remote detection of the rehabilitation status in an Amazonian iron mining complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson R Nascimento</w:t>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecílio Frois Caldeira</w:t>
+                <w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Junio Ramos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102653⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541196v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIODIVERSITY – A new space mission to monitor Earth ecosystems at fine scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral diversity allows remote detection of the rehabilitation status in an Amazonian iron mining complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gastauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Briottet</w:t>
+                <w:t xml:space="preserve">Wilson R Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+                <w:t xml:space="preserve">Cecílio Frois Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
+                <w:t xml:space="preserve">Silvio Junio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+                <w:t xml:space="preserve">Pedro Walfir M. Souza-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/RFPT.2022.568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.102653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077206v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chraibi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112, pp.102884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIODIVERSITY – A new space mission to monitor Earth ecosystems at fine scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ploton</w:t>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188, pp.142-156. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial Imagerie Hyperspectrale, 224 (1), pp.33-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/RFPT.2022.568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649011v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectral species concept in living color</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Ustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3463,2903 +3463,2903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scalable estimation of plant functional diversity from Sentinel-2: In-situ validation in a heterogeneous (semi-)natural landscape</w:t>
+                <w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon T Hauser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ângelo F Sil</w:t>
+                <w:t xml:space="preserve">Bonaventure Sonké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 262, pp.112505. </w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.142-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245246v1</w:t>
+                <w:t xml:space="preserve">hal-03649011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Imaging Spectroscopy in Tropical Forest with 3D Radiative Transfer Modeling</w:t>
+                <w:t xml:space="preserve">Towards scalable estimation of plant functional diversity from Sentinel-2: In-situ validation in a heterogeneous (semi-)natural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dav M Ebengo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Leon T Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Weber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen an Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels van Der Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ângelo F Sil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13112120⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.112505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255512v1</w:t>
+                <w:t xml:space="preserve">hal-03245246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring restored tropical forest diversity and structure through UAV-borne hyperspectral and lidar fusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t>
+                <w:t xml:space="preserve">Suivi de la mortalité des forêts par télédétection : panorama des méthodes issues de la recherche et perspectives opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Meli</w:t>
+                <w:t xml:space="preserve">Kenji Osé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Maria Almeyda Zambrano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69-70, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334289v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la mortalité des forêts par télédétection : panorama des méthodes issues de la recherche et perspectives opérationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Monitoring restored tropical forest diversity and structure through UAV-borne hyperspectral and lidar fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Roberti Alves De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Osé</w:t>
+                <w:t xml:space="preserve">Eben North Broadbent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jolly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Maria Almeyda Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, pp.112582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873398v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Remote Sensing Approach to Understanding Patterns of Secondary Succession in Tropical Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Deacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne E Magurran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13112148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECT-PRO for estimating content of nitrogen-containing leaf proteins and other carbon-based constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulating Imaging Spectroscopy in Tropical Forest with 3D Radiative Transfer Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dav M Ebengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zbyněk Malenovský</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13112120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.112173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009580v1</w:t>
+                <w:t xml:space="preserve">hal-03255512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral subdomains and prior estimation of leaf structure improves PROSPECT inversion on reflectance or transmittance alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynsay Spafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Macdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 252, pp.112176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.112176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local spectral species to global spectral communities: A benchmark for ecosystem diversity estimate by remote sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">PROSPECT-PRO for estimating content of nitrogen-containing leaf proteins and other carbon-based constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Malenovský</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101195⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 252, pp.112173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.112173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122931v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which optical traits enable an estimation of tree species diversity based on the Spectral Variation Hypothesis?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From local spectral species to global spectral communities: A benchmark for ecosystem diversity estimate by remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zebisch</w:t>
+                <w:t xml:space="preserve">Nicole Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Beierkuhnlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12586⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.101195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330795v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of aboveground crop nitrogen content with a hybrid machine learning method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tobias Hank</w:t>
+                <w:t xml:space="preserve">Which optical traits enable an estimation of tree species diversity based on the Spectral Variation Hypothesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Torresani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wocher</w:t>
+                <w:t xml:space="preserve">Hannes Feilhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Rocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zebisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2020.102174⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913127v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop nitrogen monitoring: Recent progress and principal developments in the context of imaging spectroscopy missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochem Verrelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, pp.111758. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Airborne Inventories in Dense Tropical Forest Using Imaging Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of aboveground crop nitrogen content with a hybrid machine learning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochem Verrelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Laybros</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+                <w:t xml:space="preserve">Matthias Wocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1577. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12101577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2020.102174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618684v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">biodivMapR: An r package for α‐ and β‐diversity mapping using remotely sensed images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Quantitative Airborne Inventories in Dense Tropical Forest Using Imaging Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bedeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13310⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939133v1</w:t>
+                <w:t xml:space="preserve">hal-02618684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">biodivMapR: An r package for α‐ and β‐diversity mapping using remotely sensed images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609202v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Across Date Species Detection Using Airborne Imaging Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schläpfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Laurent Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bedeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11070789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939160v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across Date Species Detection Using Airborne Imaging Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schläpfer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.789. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11070789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123847v1</w:t>
+                <w:t xml:space="preserve">hal-02108591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t>
+                <w:t xml:space="preserve">Classification of Crops, Pastures, and Tree Plantations along the Season with Multi-Sensor Image Time Series in a Subtropical Agricultural Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+                <w:t xml:space="preserve">Cecília Lira Melo de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Rubens Augusto Camargo Lamparelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11030334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108591v1</w:t>
+                <w:t xml:space="preserve">hal-02619392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Crops, Pastures, and Tree Plantations along the Season with Multi-Sensor Image Time Series in a Subtropical Agricultural Region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dupuy</w:t>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boury</w:t>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.881-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11030334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619392v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Couteron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (4), pp.881-911. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189103v1</w:t>
+                <w:t xml:space="preserve">hal-02609202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring beta-diversity by remote sensing: a challenge for biodiversity monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rocchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Luque</w:t>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pettorelli</w:t>
+                <w:t xml:space="preserve">S. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bastin</w:t>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Doktor</w:t>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1787-1798. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607100v1</w:t>
+                <w:t xml:space="preserve">hal-02939160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Measuring beta-diversity by remote sensing: a challenge for biodiversity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doktor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1787-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915859v1</w:t>
+                <w:t xml:space="preserve">hal-02607100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108567v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving structural and chemical properties of individual tree crowns in a highly diverse tropical forest with 3D radiative transfer modeling and imaging spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6442,3702 +6442,3957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakache</w:t>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bendoula</w:t>
+                <w:t xml:space="preserve">Loïc Commagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Laventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926500v1</w:t>
+                <w:t xml:space="preserve">hal-02108567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECT-D: towards modeling leaf optical properties through a complete lifecycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquemoud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bakache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (15933), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584365v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of flavescence dorée grapevine disease using unmanned aerial vehicle (UAV) multispectral imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Albetis de La Cruz</w:t>
+                <w:t xml:space="preserve">PROSPECT-D: towards modeling leaf optical properties through a complete lifecycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
+                <w:t xml:space="preserve">A.A. Gitelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
+                <w:t xml:space="preserve">S.D. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jacquin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9040308⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193 (may), pp.204-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607276v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the canopy reflectance of different eucalypt genotypes with the DART 3-D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne de Castro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne de Castro Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Flavio Jorge Ponzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (11), pp.4844-4852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2690000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended biomass allometric equations for large mangrove trees from terrestrial LiDAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of flavescence dorée grapevine disease using unmanned aerial vehicle (UAV) multispectral imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Albetis de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adewole A. Olagoke</w:t>
+                <w:t xml:space="preserve">Sylvie Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Fabio N. Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+                <w:t xml:space="preserve">Anne Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-015-1334-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9040308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01242762v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal analysis of high spatial resolution optical satellite imagery for mangrove species mapping in Bali, Indonesia</w:t>
+                <w:t xml:space="preserve">Extended biomass allometric equations for large mangrove trees from terrestrial LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Viennois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Adewole A. Olagoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Sidik,</w:t>
+                <w:t xml:space="preserve">Elodie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2553170⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-015-1334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373186v1</w:t>
+                <w:t xml:space="preserve">ird-01242762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multitemporal analysis of high spatial resolution optical satellite imagery for mangrove species mapping in Bali, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Sidik,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.3680-3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2553170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804958v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Cajgfinger</w:t>
+                <w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gregoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Hadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.220-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308613v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cajgfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108558v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite remote sensing to monitor species diversity: potential and pitfalls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Corbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330160v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of binary partition trees for the tree crown segmentation of tropical rainforest hyperspectral images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Satellite remote sensing to monitor species diversity: potential and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.E. Martin</w:t>
+                <w:t xml:space="preserve">G.M. Foody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Knapp</w:t>
+                <w:t xml:space="preserve">K.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, pp.318-331. </w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rse2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939178v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping tropical forest canopy diversity using high-fidelity imaging spectroscopy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the use of binary partition trees for the tree crown segmentation of tropical rainforest hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/13-1824.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.318-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2014.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939183v1</w:t>
+                <w:t xml:space="preserve">hal-02939178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtopographic controls on lowland Amazonian canopy diversity from imaging spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Mapping tropical forest canopy diversity using high-fidelity imaging spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (6), pp.1297-1310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/13-1896.1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.1289-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-1824.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939182v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving leaf mass per area (LMA) from foliar reflectance across a variety of plant species using continuous wavelet analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtopographic controls on lowland Amazonian canopy diversity from imaging spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.28-38. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.1297-1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/13-1896.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02641557v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale variation in plant community composition of an African savanna from airborne species mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baldeck</w:t>
+                <w:t xml:space="preserve">M. Colgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colgan</w:t>
+                <w:t xml:space="preserve">J.-B. Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Féret</w:t>
+                <w:t xml:space="preserve">S. Levick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (1), pp.84-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/13-0307.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree Species Discrimination in Tropical Forests Using Airborne Imaging Spectroscopy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deriving leaf mass per area (LMA) from foliar reflectance across a variety of plant species using continuous wavelet analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G. Sanchez-Azofeifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2012.2199323⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939188v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02641557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Methods to Identify Individual Crowns of Lowland Tropical Canopy Species Using Imaging Spectroscopy and LiDAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Tree Species Discrimination in Tropical Forests Using Airborne Imaging Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs4082457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2012.2199323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939198v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting leaf gravimetric water content from foliar reflectance across a range of plant species using continuous wavelet analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-Supervised Methods to Identify Individual Crowns of Lowland Tropical Canopy Species Using Imaging Spectroscopy and LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (8), pp.2457-2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs4082457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02651710v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Savanna Tree Species at Ecosystem Scales Using Support Vector Machine Classification and BRDF Correction on Airborne Hyperspectral and LiDAR Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting leaf gravimetric water content from foliar reflectance across a range of plant species using continuous wavelet analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo G. Sanchez-Azofeifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 169 (12), pp.1134-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs4113462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939189v1</w:t>
+                <w:t xml:space="preserve">insu-02651710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Mapping Savanna Tree Species at Ecosystem Scales Using Support Vector Machine Classification and BRDF Correction on Airborne Hyperspectral and LiDAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Colgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (11), pp.3462-3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs4113462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939196v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic classification of tropical forest species using radiative transfer modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (9), pp.2415-2422. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 115 (10), pp.2742-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02939194v1</w:t>
+                <w:t xml:space="preserve">hal-02939196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th. Staudacher</w:t>
+                <w:t xml:space="preserve">Spectroscopic classification of tropical forest species using radiative transfer modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (9), pp.2415-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939191v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
+                <w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.B. Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Staudacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (1-2), pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02732884v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of soil clay and calcium carbonate using laboratory, field and airborne hyperspectral measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Madeira Netto</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Asner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Gitelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (6), pp.3030-3043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02732884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of soil clay and calcium carbonate using laboratory, field and airborne hyperspectral measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Madeira Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (3), pp.825-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications in remote sensing - natural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A Plant Trait-Based Approach to Map Forest Biodiversity Using Imaging Spectroscopy and Physical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duccio Rocchini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperspectral Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00016-X⟩</w:t>
+              <w:t xml:space="preserve">R Coding for Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-182, 2026, Use R!, 978-3-031-99664-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99665-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477896v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of hyperspectral imaging and LiDAR for forest monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperspectral Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281-303, 2020, Data Handling in Science and Technology, ISBN 978-0-444-63977-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des mangroves par télédétection optique à très haute résolution spatiale</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications in remote sensing - natural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Douté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des Surfaces Continentales par Télédétection III : Urbain et zones cotières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperspectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-410, 2020, Data Handling in Science and Technology, ISBN 978-0-444-63977-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00016-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170353v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest species mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Suivi des mangroves par télédétection optique à très haute résolution spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Baghdadi; Mehrez Zribi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A sourcebook of methods and procedures for monitoring essential biodiversity variables in tropical forest with remote sensing [Report version UNCBD COP-13, GOFC-GOLD Land Cover Project Office]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GOFC-GOLD &amp; GEO BON, pp.164-182, 2017, ISSN 2542-6729</w:t>
+              <w:t xml:space="preserve">Observation des Surfaces Continentales par Télédétection III : Urbain et zones cotières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.263-286, 2017, 9781784051600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607257v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forest species mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nagendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A sourcebook of methods and procedures for monitoring essential biodiversity variables in tropical forest with remote sensing [Report version UNCBD COP-13, GOFC-GOLD Land Cover Project Office]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GOFC-GOLD &amp; GEO BON, pp.164-182, 2017, ISSN 2542-6729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mangrove forest dynamics using very high spatial resolution optical remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Surface Remote Sensing in Urban and Coastal Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.269-295, 2016, 9-78178-548-160-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-160-4.50007-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10147,211 +10402,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">biodivMapR: An R package for α- and β-diversity mapping using remotely-sensed images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECT: An R package for the simulation of leaf optical properties based on their biochemical and biophysical properties using the PROSPECT leaf model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10419,51 +10674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476DF43C"/>
+    <w:nsid w:val="0779C45B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10567,51 +10822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF2DD13C"/>
+    <w:nsid w:val="7AC2E125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10801,51 +11056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-feret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0151-1334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142977594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8351-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prospect/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prosail/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Atzberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Campoe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3635001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Nunes Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2025.2466763" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Scortechini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursema Aktepe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkia Almoustafa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03159-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco-Labrador" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pilar Cendrero-Mateo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari van Wittenberghe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itza Hernandez-Sequeira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2414435" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Torresani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perrone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hauser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102702" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas Prieto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3429012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Zeiner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092350" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfeng Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Sun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113614" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Eiti Haneda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H.S. Brancalion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Molin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pinheiro Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2022.100882" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gastauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson R Nascimento" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lio Frois Caldeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Junio Ramos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walfir M. Souza-Filho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102653" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon T Hauser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen an Binh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Der Windt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo F Sil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112505" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M Ebengo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112120" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Roberti Alves De Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben North Broadbent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Meli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Maria Almeyda Zambrano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112582" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Arnold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deacon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E Magurran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112148" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112173" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsay Spafford" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdougall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Salvatori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101195" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12586" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Verrelst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hank" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wocher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111758" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101577" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13310" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070789" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Lira Melo de Oliveira Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Augusto Camargo Lamparelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocchini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doktor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12941" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Hummel Do Amaral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G635K1DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584365v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gitelson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Noble" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne de Castro Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2690000" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01242762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewole A. Olagoke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1334-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Viennois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik," TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2553170" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330160v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Boyd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Foody" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. He" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939178v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Knapp" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.12.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1824.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1896.1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02641557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rivard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Sanchez-Azofeifa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.009" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7NPRGW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939184v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldeck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colgan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. F&#233;ret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0307.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939188v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2199323" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4082457" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02651710v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-150NSNB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939189v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baldeck" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4113462" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDCNJG95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665663v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira Netto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.014" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85XQN8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170353v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607257v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagendra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605295v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50007-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939211v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946451v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-feret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0151-1334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142977594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8351-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prospect/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prosail/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Atzberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Campoe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3635001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Nunes Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2025.2466763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Scortechini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursema Aktepe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkia Almoustafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03159-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco-Labrador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pilar Cendrero-Mateo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari van Wittenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itza Hernandez-Sequeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2414435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Torresani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perrone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas Prieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3429012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Zeiner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092350" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfeng Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Eiti Haneda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H.S. Brancalion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Molin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pinheiro Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2022.100882" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gastauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson R Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lio Frois Caldeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Junio Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walfir M. Souza-Filho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102653" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon T Hauser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen an Binh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Der Windt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo F Sil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112505" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Roberti Alves De Almeida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben North Broadbent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Meli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Maria Almeyda Zambrano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112582" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Arnold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E Magurran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M Ebengo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsay Spafford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdougall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112176" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Salvatori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101195" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12586" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Verrelst" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111758" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hank" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102174" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101577" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13310" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070789" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Lira Melo de Oliveira Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Augusto Camargo Lamparelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030334" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doktor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12941" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Hummel Do Amaral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G635K1DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gitelson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Noble" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne de Castro Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2690000" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01242762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewole A. Olagoke" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1334-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Viennois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2553170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Boyd" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Foody" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. He" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Knapp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.12.020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939183v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1824.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939182v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1896.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldeck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colgan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. F&#233;ret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levick" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0307.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02641557v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rivard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Sanchez-Azofeifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7NPRGW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2199323" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4082457" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02651710v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-150NSNB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baldeck" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4113462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDCNJG95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665663v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira Netto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85XQN8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.inrae.idm.oclc.org/chapter/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagendra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605295v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50007-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939211v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>