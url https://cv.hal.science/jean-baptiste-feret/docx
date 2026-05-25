--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,10619 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10568 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste FERET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en télédétection appliquée a l'étude de la végétation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-feret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0151-1334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142977594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LVmWs2Ay7ukC&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-8351-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Research Associate in remote sensing of vegetation at INRAE as a permanent member of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> laboratory based in Montpellier (south of France). My lab is hosted at the Maison de la Teledetection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prior to joining INRAE, I worked as a Postdoctoral Research Associate for the Carnegie Institution for Science at the department of Global Ecology in the Asner lab (Stanford, USA). I hold a PhD in Environmental Sciences, and an eninering degree in agronomy from Montpellier Supagro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on remote sensing data processing and analysis, and methodological development for applications in ecology and environmental monitoring, and a bit of agronomy. I am interested in developing new methods contributing to the estimation of different components of biodiversity (see EBVs), and for the estimation of vegetation biophysical properties. These methodological developments involve imaging spectroscopy, multispectral images and time series, LiDAR data and various optical data acquired from leaf scale (field spectroscopy, close-range imaging spectroscopy) to satellite platforms.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is based on two types of approaches :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Physically-based approaches using radiative transfer modeling (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, DART) to help understand and interpret interactions between terrestrial ecosystems and remotely sensed radiometric signal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data-driven approaches (including machine learning), in order to develop methodologies for classification / regression tasks, and for the estimation of ecological metrics (with a particular interest for tropical biodiversity) and biophysical properties of vegetation, taking advantage of spatial information and high-dimensionality data (spectrally and temporally).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am particularly interested in exploring the complementarity between these two approaches.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Spectra-Trait Initiative: A database of paired leaf spectroscopy and functional traits associated with leaf photosynthetic capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn P Serbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin T Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ainsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.245-265. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-18-245-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Sandonís-Pozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Lablee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.102007. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dutrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing PROSAIL Inversion: Key Considerations and Practical Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitória Barbosa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Atzberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otavio Campoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.1378 - 1390. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2025.3635001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling in situ and remote sensing data to assess α-and β-diversity over biogeographic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Papuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (7), pp.e07479. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Canopy Taxonomic Diversity Using Hyperspectral Data: Insights From Spectral Simulations in a Tropical Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.e70050. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the early growth of forest plantations with Sentinel-2 satellite time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Goral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Ferraco Scolforo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luiz Stape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandro Nunes Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2025.2466763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale datasets for monitoring Mediterranean oak forests from optical remote sensing during the SENTHYMED/MEDOAK experiment in the north of Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ourcival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.110185. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological variables retrieval and early stress detection: insights from a synthetic spatial scaling exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pacheco-Labrador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pilar Cendrero-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shari van Wittenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itza Hernandez-Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (1), pp.443 - 468. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2024.2414435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">prospect: an R package to link leaf optical properties with their chemical and structural properties with the leaf model PROSPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (94), pp.6027. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the Spectral Variation Hypothesis: Twenty years in the tumultuous sea of biodiversity estimation by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Torresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.102702. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submonthly Assessment of Temperate Forest Clear-Cuts in Mainland France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Doblas Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.13743-13764. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3429012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globe-LFMC 2.0, an enhanced and updated dataset for live fuel moisture content research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Scortechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nursema Aktepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turkia Almoustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.332. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the link between spectral variance and upper canopy taxonomic diversity in a tropical forest: influence of spectral processing and feature selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Badourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage Biomass Estimation Using Sentinel-2 Imagery at High Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junxiang Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Zeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Söderström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2350. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generality of leaf spectroscopic models for predicting key foliar functional traits across continents: A comparison between physically- and empirically-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 293, pp.113614. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Heuschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest landscape restoration: Spectral behavior and diversity of tropical tree cover classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Eiti Haneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H.S. Brancalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alberto Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.100882. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2022.100882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topsoil clay content mapping in croplands from Sentinel-2 data: Influence of atmospheric correction methods across a season time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Vaudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 423, pp.115959. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral diversity allows remote detection of the rehabilitation status in an Amazonian iron mining complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Gastauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson R Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecílio Frois Caldeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Junio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Walfir M. Souza-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.102653. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2021.102653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability in time and consistency between atmospheric corrections: Assessing the reliability of Sentinel-2 products for biodiversity monitoring in tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, pp.102884. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.102884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIODIVERSITY – A new space mission to monitor Earth ecosystems at fine scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial Imagerie Hyperspectrale, 224 (1), pp.33-58. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/RFPT.2022.568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spectral species concept in living color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Ustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JG007026. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JG007026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vegetation dynamics with open earth observation tools: the case of fire-modulated savanna to forest transitions in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bienfaiteur Sagang Takougoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure Sonké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.142-156. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring restored tropical forest diversity and structure through UAV-borne hyperspectral and lidar fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Roberti Alves De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eben North Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Meli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Maria Almeyda Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.112582. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la mortalité des forêts par télédétection : panorama des méthodes issues de la recherche et perspectives opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69-70, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Sensing Approach to Understanding Patterns of Secondary Succession in Tropical Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haley Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Deacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E Magurran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2148. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral subdomains and prior estimation of leaf structure improves PROSPECT inversion on reflectance or transmittance alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynsay Spafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Macdougall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.112176. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Imaging Spectroscopy in Tropical Forest with 3D Radiative Transfer Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav M Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2120. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13112120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT-PRO for estimating content of nitrogen-containing leaf proteins and other carbon-based constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Malenovský</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.112173. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local spectral species to global spectral communities: A benchmark for ecosystem diversity estimate by remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Salvatori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Beierkuhnlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiarucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.101195. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which optical traits enable an estimation of tree species diversity based on the Spectral Variation Hypothesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Torresani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Feilhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zebisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards scalable estimation of plant functional diversity from Sentinel-2: In-situ validation in a heterogeneous (semi-)natural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon T Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen an Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels van Der Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângelo F Sil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.112505. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop nitrogen monitoring: Recent progress and principal developments in the context of imaging spectroscopy missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.111758. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of aboveground crop nitrogen content with a hybrid machine learning method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Verrelst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2020.102174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Airborne Inventories in Dense Tropical Forest Using Imaging Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bedeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1577. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Textural and Radiometric Indices From Airborne and Spaceborne Multi VHSR Data: Disentangling the Complexity of Heterogeneous Landscape Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.693. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11060693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Crops, Pastures, and Tree Plantations along the Season with Multi-Sensor Image Time Series in a Subtropical Agricultural Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecília Lira Melo de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Augusto Camargo Lamparelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11030334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across Date Species Detection Using Airborne Imaging Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schläpfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bedeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.789. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11070789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling Forest Biomass from Field to Satellite Measurements: Sources of Errors and Ways to Reduce Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ploton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.881-911. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-019-09532-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Sentinel-2 time-series images for classification and uncertainty analysis of inherent biophysical property: case of soil texture mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.20. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating leaf mass per area and equivalent water thickness based on leaf optical properties: potential and limitations of physical modeling and machine learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110959. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biodivMapR: An r package for α‐ and β‐diversity mapping using remotely sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.64-70. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving structural and chemical properties of individual tree crowns in a highly diverse tropical forest with 3D radiative transfer modeling and imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Pinheiro Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibele Hummel Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 211, pp.276-291. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic remote sensing approach to derive operational essential biodiversity variables (EBVs) for conservation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dusseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Laventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (8), pp.1822-1836. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of PROCOSINE and close-range hyperspectral imaging to study the effects of fungal diseases on leaf physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (15933), 13 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34429-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and characterizing heterogeneous Mediterranean landscapes with continuous textural indices based on VHSR imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), 32 p. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10060868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring beta-diversity by remote sensing: a challenge for biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Doktor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1787-1798. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT-D: towards modeling leaf optical properties through a complete lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Gitelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193 (may), pp.204-215. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the canopy reflectance of different eucalypt genotypes with the DART 3-D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne de Castro Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Jorge Ponzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), pp.4844-4852. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2690000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of flavescence dorée grapevine disease using unmanned aerial vehicle (UAV) multispectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Albetis de La Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio N. Güttler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), 20 p. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9040308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal analysis of high spatial resolution optical satellite imagery for mangrove species mapping in Bali, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Prosperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Sidik,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (8), pp.3680-3686. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2553170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended biomass allometric equations for large mangrove trees from terrestrial LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewole A. Olagoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-015-1334-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01242762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based model for retrieving foliar biochemistry and leaf orientation using close-range imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorretta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.220-236. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cajgfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the Phenology and Discriminating Mediterranean Natural Habitats With Multispectral Sensors—An Analysis Based on Multiseasonal Field Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.2294-2305. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2015.2431320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite remote sensing to monitor species diversity: potential and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Foody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of binary partition trees for the tree crown segmentation of tropical rainforest hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.318-331. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping tropical forest canopy diversity using high-fidelity imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.1289-1296. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-1824.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtopographic controls on lowland Amazonian canopy diversity from imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.1297-1310. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-1896.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale variation in plant community composition of an African savanna from airborne species mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0307.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving leaf mass per area (LMA) from foliar reflectance across a variety of plant species using continuous wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo G. Sanchez-Azofeifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02641557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Species Discrimination in Tropical Forests Using Airborne Imaging Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (1), pp.73-84. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2199323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Methods to Identify Individual Crowns of Lowland Tropical Canopy Species Using Imaging Spectroscopy and LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (8), pp.2457-2476. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs4082457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting leaf gravimetric water content from foliar reflectance across a range of plant species using continuous wavelet analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo G. Sanchez-Azofeifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 169 (12), pp.1134-1142. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02651710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Savanna Tree Species at Ecosystem Scales Using Support Vector Machine Classification and BRDF Correction on Airborne Hyperspectral and LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Colgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baldeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (11), pp.3462-3480. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs4113462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic classification of tropical forest species using radiative transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.2415-2422. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing spectral indices and chemometric analysis of leaf chemical properties using radiative transfer modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Gitelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2742-2750. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of cavities in a thick lava flow by microgravimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Staudacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (1-2), pp.193-198. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT-4 and 5: Advances in the leaf optical properties model separating photosynthetic pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Asner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Gitelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (6), pp.3030-3043. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02732884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil clay and calcium carbonate using laboratory, field and airborne hyperspectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Madeira Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Robbez-Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.825-835. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plant Trait-Based Approach to Map Forest Biodiversity Using Imaging Spectroscopy and Physical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duccio Rocchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R Coding for Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-182, 2026, Use R!, 978-3-031-99664-1. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99665-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of hyperspectral imaging and LiDAR for forest monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Tusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-303, 2020, Data Handling in Science and Technology, ISBN 978-0-444-63977-6. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in remote sensing - natural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bajjouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-410, 2020, Data Handling in Science and Technology, ISBN 978-0-444-63977-6. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00016-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest species mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rocchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nagendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A sourcebook of methods and procedures for monitoring essential biodiversity variables in tropical forest with remote sensing [Report version UNCBD COP-13, GOFC-GOLD Land Cover Project Office]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GOFC-GOLD &amp; GEO BON, pp.164-182, 2017, ISSN 2542-6729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des mangroves par télédétection optique à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Baghdadi; Mehrez Zribi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des Surfaces Continentales par Télédétection III : Urbain et zones cotières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.263-286, 2017, 9781784051600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove forest dynamics using very high spatial resolution optical remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Baghdadi; Mehrez Zribi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Urban and Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.269-295, 2016, 9-78178-548-160-4. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-160-4.50007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECT: An R package for the simulation of leaf optical properties based on their biochemical and biophysical properties using the PROSPECT leaf model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">biodivMapR: An R package for α- and β-diversity mapping using remotely-sensed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10674,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0779C45B"/>
+    <w:nsid w:val="664CA3FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10822,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AC2E125"/>
+    <w:nsid w:val="3D775008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11056,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-feret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0151-1334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142977594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8351-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prospect/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prosail/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Atzberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Campoe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3635001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Nunes Miranda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2025.2466763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Scortechini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursema Aktepe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkia Almoustafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03159-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco-Labrador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pilar Cendrero-Mateo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari van Wittenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itza Hernandez-Sequeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2414435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Torresani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perrone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102702" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas Prieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3429012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Zeiner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092350" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729415v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfeng Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Sun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113614" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Eiti Haneda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H.S. Brancalion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Molin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pinheiro Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2022.100882" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gastauer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson R Nascimento" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lio Frois Caldeira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Junio Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walfir M. Souza-Filho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102653" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ustin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon T Hauser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen an Binh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Der Windt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo F Sil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112505" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Roberti Alves De Almeida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben North Broadbent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Meli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Maria Almeyda Zambrano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112582" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Arnold" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deacon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E Magurran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112148" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M Ebengo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112120" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsay Spafford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdougall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112176" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Salvatori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101195" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12586" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Verrelst" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111758" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hank" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102174" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101577" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13310" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070789" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Lira Melo de Oliveira Santos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Augusto Camargo Lamparelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boury" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030334" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doktor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12941" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Hummel Do Amaral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G635K1DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gitelson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Noble" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne de Castro Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2690000" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01242762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewole A. Olagoke" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1334-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Viennois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2553170" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Boyd" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Foody" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. He" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939178v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Knapp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.12.020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939183v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1824.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939182v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1896.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldeck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colgan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. F&#233;ret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levick" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0307.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02641557v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rivard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Sanchez-Azofeifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7NPRGW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2199323" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939198v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4082457" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02651710v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-150NSNB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baldeck" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4113462" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939194v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDCNJG95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665663v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira Netto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85XQN8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603886v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.inrae.idm.oclc.org/chapter/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagendra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605295v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50007-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939211v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946451v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-feret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0151-1334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142977594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LVmWs2Ay7ukC&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8351-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-tetis.fr/index.php/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prospect/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jbferet.gitlab.io/prosail/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn P Serbin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rogers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin T Acebron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ainsworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-245-2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Barbosa Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Atzberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio Campoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3635001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papuga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Badourdine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.70050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Ferraco Scolforo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luiz Stape" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Nunes Miranda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2025.2466763" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110185" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pacheco-Labrador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pilar Cendrero-Mateo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shari van Wittenberghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itza Hernandez-Sequeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2414435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Torresani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Perrone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hauser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102702" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Doblas Prieto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Planells" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3429012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Scortechini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursema Aktepe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turkia Almoustafa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03159-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiang Peng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Zeiner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092350" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihui Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfeng Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Sun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113614" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Eiti Haneda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H.S. Brancalion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Molin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Pinheiro Ferreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2022.100882" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Vaudour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115959" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541196v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gastauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson R Nascimento" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lio Frois Caldeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Junio Ramos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Walfir M. Souza-Filho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102653" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chraibi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102884" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Feret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/RFPT.2022.568" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ustin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Asner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JG007026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bienfaiteur Sagang Takougoum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ploton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Sonk&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.04.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334289v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Roberti Alves De Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eben North Broadbent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Meli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Maria Almeyda Zambrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Arnold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Deacon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E Magurran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112148" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynsay Spafford" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Macdougall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112176" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav M Ebengo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Malenovsk&#253;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112173" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Salvatori" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Beierkuhnlein" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101195" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Feilhauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12586" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245246v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon T Hauser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen an Binh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Der Windt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngelo F Sil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Verrelst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111758" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hank" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2020.102174" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101577" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11060693" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619392v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia Lira Melo de Oliveira Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Augusto Camargo Lamparelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11030334" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schl&#228;pfer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descroix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070789" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02189103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09532-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11050565" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939160v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13310" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607947v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Hummel Do Amaral" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G635K1DZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Laventure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926500v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34429-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915859v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060868" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocchini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doktor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12941" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584365v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Gitelson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Noble" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772292v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne de Castro Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Jorge Ponzoni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2690000" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01373186v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Viennois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Prosperi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik," TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2553170" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01242762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewole A. Olagoke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1334-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804958v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hadoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorretta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.029" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108558v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2431320" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Boyd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Foody" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. He" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tochon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Valero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Knapp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.12.020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939183v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1824.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-1896.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939184v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baldeck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colgan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. F&#233;ret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0307.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02641557v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rivard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G. Sanchez-Azofeifa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.10.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7NPRGW4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939188v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2199323" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939198v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4082457" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02651710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.04.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-150NSNB6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939189v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baldeck" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs4113462" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDCNJG95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939196v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Gitelson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939191v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deroussi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diament" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Feret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nebut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Staudacher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.10.002" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRBPVLXQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02732884v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Martin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.02.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT0K0LJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665663v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira Netto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robbez-Masson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.014" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V85XQN8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603886v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.inrae.idm.oclc.org/chapter/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99665-8_7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477896v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dout&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978044463977600016X" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00016-X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagendra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-160-4.50007-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946451v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f03e68ac2a49cfa6609ce9af3ae85e61328b3a0;origin=https://hal.archives-ouvertes.fr/hal-02946451;visit=swh:1:snp:4b5c42432331bc70dd330bcc3f48ffdde5030629;anchor=swh:1:rev:1ecdc1c00ffd1fcebbe59d4cf8cd73e6ed1740e3;path=/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939211v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:72da9ab4a067addef75efbb17373deac3e2a798f;origin=https://hal.archives-ouvertes.fr/hal-02939211;visit=swh:1:snp:1eccb0a21ad19e134fe0d94dfba1e02482938b01;anchor=swh:1:rev:e522fef1e02c760b42c7c7f8d28c722d4abcc5e5;path=/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>