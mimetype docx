--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -191,8464 +191,9351 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling aerodynamics and combustion of firebrands in long-range spotting</w:t>
+                <w:t xml:space="preserve">Improving Prediction of Heavy Rainfall in the Mediterranean with Neural Networks Using Both Observation and Numerical Weather Prediction Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
+                <w:t xml:space="preserve">Killian Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104348⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (2), pp.e250031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/aies-d-25-0031.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235080v1</w:t>
+                <w:t xml:space="preserve">hal-05596752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance spotting potential of messmate stringybark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling aerodynamics and combustion of firebrands in long-range spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/wf25091⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152, pp.104348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2025.104348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389054v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pelletier</w:t>
+                <w:t xml:space="preserve">Long distance spotting potential of messmate stringybark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rodier</w:t>
+                <w:t xml:space="preserve">Misarah Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Cawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Filkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/wf25091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447426v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model to incorporate firebrand transport into coupled fire atmosphere models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-Ninh Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF24200⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235087v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Pyro-Convection in a High-Resolution Coupled Fire–Atmosphere Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Baggio</w:t>
+                <w:t xml:space="preserve">A simplified model to incorporate firebrand transport into coupled fire atmosphere models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rui Salgado</w:t>
+                <w:t xml:space="preserve">Ha-Ninh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fire7030092⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF24200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791759v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildland fire fuels database for Corsican - Mediterranean Forest stand types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering Pyro-Convection in a High-Resolution Coupled Fire–Atmosphere Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pérez-Ramirez</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">Cátia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122002⟩</w:t>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire7030092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791727v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the potential of mobile applications to assist people to escape wildfires in real-time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wildland fire fuels database for Corsican - Mediterranean Forest stand types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Filippi</w:t>
+                <w:t xml:space="preserve">Y. Pérez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Padubidri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Karatsiolis</w:t>
+                <w:t xml:space="preserve">L. Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103747⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 565, pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257109v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pyro-convection phenomenon during a mega-fire event in Portugal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of the Pedrógão Grande pyrocumulonimbus using a fire to atmosphere coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cátia Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 290, pp.106776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.106776⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 299, pp.107223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257107v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Marginal Cost of the Duration of a Wildfire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the potential of mobile applications to assist people to escape wildfires in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kamilaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Belgodere</w:t>
+                <w:t xml:space="preserve">C. Padubidri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">R. Koole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Guéniot</w:t>
+                <w:t xml:space="preserve">S. Karatsiolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/112.00000565⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.103747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2023.103747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256909v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based high resolution fire danger mapping using deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+                <w:t xml:space="preserve">Modelling pyro-convection phenomenon during a mega-fire event in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cátia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tiago Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Vaysse</w:t>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF21143⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290, pp.106776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2023.106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189847v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local to continental scale coupled fire-atmosphere simulation of large industrial fire plume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">On the Marginal Cost of the Duration of a Wildfire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belgodere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Truchot</w:t>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Couto</w:t>
+                <w:t xml:space="preserve">Florian Guéniot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.103699. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.265-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2022.103699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/112.00000565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866875v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Modeling of Convection and Pollutant Transport Associated with Volcanic Eruption and Lava Flow: Application to the April 2007 Eruption of the Piton de la Fournaise (Reunion Island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation-based high resolution fire danger mapping using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Florence Vaysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12040507⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.379-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF21143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205799v1</w:t>
+                <w:t xml:space="preserve">hal-03189847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of wildland fire spread simulation using deep learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local to continental scale coupled fire-atmosphere simulation of large industrial fire plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 141, pp.184-198. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.103699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2022.103699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473257v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorectification of Helicopter-Borne High Resolution Experimental Burn Observation from Infra Red Handheld Imagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Modeling of Convection and Pollutant Transport Associated with Volcanic Eruption and Lava Flow: Application to the April 2007 Eruption of the Piton de la Fournaise (Reunion Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Paugam</w:t>
+                <w:t xml:space="preserve">Jonathan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wooster</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mell</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13234913⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12040507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473262v1</w:t>
+                <w:t xml:space="preserve">hal-03205799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel method for a posteriori uncertainty quantification in wildland fire spread simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Emulation of wildland fire spread simulation using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.08.040⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.184-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957983v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and evaluation of an ensemble of wildland fire simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orthorectification of Helicopter-Borne High Resolution Experimental Burn Observation from Infra Red Handheld Imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF19073⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13234913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447187v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the deposition of macrophytes transported offshore: Evidence of their long-distance dispersal and seasonal aggregation to the deep sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Novel method for a posteriori uncertainty quantification in wildland fire spread simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39982-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.527-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250428v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FireFlux II experiment: a model-guided field experiment to improve understanding of fire–atmosphere interactions and fire spread</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and evaluation of an ensemble of wildland fire simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (4), pp.308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/wf18089⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF19073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394256v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the deposition of macrophytes transported offshore: Evidence of their long-distance dispersal and seasonal aggregation to the deep sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Kokubu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rothäusler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D.H. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-39982-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394263v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Large Wildfire in a Coupled Fire-Atmosphere Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+                <w:t xml:space="preserve">The FireFlux II experiment: a model-guided field experiment to improve understanding of fire–atmosphere interactions and fire spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Clements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kochanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+                <w:t xml:space="preserve">Daisuke Seto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mari</w:t>
+                <w:t xml:space="preserve">Braniff Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (6), pp.218. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos9060218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/wf18089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325311v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lac</w:t>
+                <w:t xml:space="preserve">Revealing the deposition of macrophytes transported offshore: Evidence of their long-distance dispersal and seasonal aggregation to the deep sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Kokubu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rothäusler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric D. H. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-1929-2018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39982-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712969v1</w:t>
+                <w:t xml:space="preserve">hal-02394263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of forest fire models on a large observation database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation of a Large Wildfire in a Coupled Fire-Atmosphere Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bahaa Nader</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-3077-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9060218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108597v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1929-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-1929-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958633v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and evaluation of wildfire propagation simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of forest fire models on a large observation database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahaa Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF12202⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.3077 - 3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-3077-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903862v1</w:t>
+                <w:t xml:space="preserve">hal-01108597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of FOREFIRE/MESONH for wildland fire/atmosphere coupled simulation of the FireFlux experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of wildland fire smoke plume dynamics and aerosol load using UV scanning lidar and fire-atmosphere modelling during the Mediterranean Letia 2010 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.509-523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687655v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildfire and the atmosphere: modelling the chemical and dynamic interactions at the regional scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+                <w:t xml:space="preserve">Representation and evaluation of wildfire propagation simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51, pp.234-249. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.46-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF12202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667475v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of coupled fire/atmosphere interaction with the MesoNH-ForeFire models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessment of FOREFIRE/MESONH for wildland fire/atmosphere coupled simulation of the FireFlux experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Clements</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.2633-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/540390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildland Fire Behaviour Case Studies and Fuel Models for Landscape-Scale Fire Modeling</w:t>
+                <w:t xml:space="preserve">Wildfire and the atmosphere: modelling the chemical and dynamic interactions at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Santoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Susanna Strada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.234-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/613424⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647897v1</w:t>
+                <w:t xml:space="preserve">hal-00667475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of drifting seaweeds in East China Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Wildland Fire Behaviour Case Studies and Fuel Models for Landscape-Scale Fire Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tanaka</w:t>
+                <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (1), pp.67-72. </w:t>
+              <w:t xml:space="preserve">Journal of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Article ID 613424, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2009.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/613424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433257v1</w:t>
+                <w:t xml:space="preserve">hal-00647897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete event front tracking simulator of a physical fire spread model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation of coupled fire/atmosphere interaction with the MesoNH-ForeFire models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morandini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Strada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0037549709343117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, Article ID 540390, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/540390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438619v1</w:t>
+                <w:t xml:space="preserve">hal-00593735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physical Model for Wildland Fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of drifting seaweeds in East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Henri Balbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rinieri</w:t>
+                <w:t xml:space="preserve">K. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.07.010⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593608v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled atmosphere-wildland fire modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Discrete event front tracking simulator of a physical fire spread model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3894/JAMES.2009.1.11⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037549709343117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433103v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of drifting seaweeds in eastern East China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
+                <w:t xml:space="preserve">A Physical Model for Wildland Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Henri Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenichi Tatsukawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Xavier Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuyuki Sagawa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Rinieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (12), pp.2217-2230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593773v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupled atmosphere-wildland fire modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3894/JAMES.2009.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of drifting seaweeds in eastern East China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Tatsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuyuki Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Matsunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (3-4), pp.245-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JDEVS: an implementation of a DEVS based formal framework for environmental modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (3), pp.261-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2003.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Feu-Atmosphère à haute résolution et évaluation par Radar météorologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meteorological impacts on long-range spotting of firebrands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nick Mccarthy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atélier de la Modélisation de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-2126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235053v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological impacts on long-range spotting of firebrands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation Feu-Atmosphère à haute résolution et évaluation par Radar météorologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Filkov</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atélier de la Modélisation de l'Atmosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo France; CNRM, Mar 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235058v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of firebrands in a coupled Fire-Atmosphere model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Fire Behaviour and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Wildland Fire, Apr 2024, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind behaviour in junction fires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dom Uljanic</w:t>
+                <w:t xml:space="preserve">Improving prediction of heavy rainfall with Neural Networks using both observation and Numerical Weather Prediction data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol--Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Fluid Mechanics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14213439⟩</w:t>
+              <w:t xml:space="preserve">European Meteorological Society annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2024-368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234990v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fire-generated thunderstorms: Pedrogao Grande case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wind behaviour in junction fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Voermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Babanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dom Uljanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Severe Storms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ecss2023-7⟩</w:t>
+              <w:t xml:space="preserve">Australasian Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Fluid Mechanics Society, Dec 2024, Canberra, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14213439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257121v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EscapeWildFire: Assisting People to Escape Wildfires in Real-Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesper Provoost</w:t>
+                <w:t xml:space="preserve">Modelling fire-generated thunderstorms: Pedrogao Grande case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops51409.2021.9431119⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Severe Storms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bucharest, Romania, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ecss2023-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473302v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of vegetation fire plumes using paragliders tracks and micro-scale meteorological model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">High-resolution fire behavior monitoring and plume simulation in the context of experimental fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wooster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Domingos X. Viegas, Nov 2014, Coimbra, Portugal. pp.1920</w:t>
+              <w:t xml:space="preserve">IX International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108631v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForeFire: open-source code for wildland fire spread models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EscapeWildFire: Assisting People to Escape Wildfires in Real-Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kamilaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Provoost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Padubidri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Karatsiolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Pervasive Computing and Communications Workshops and other Affiliated Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kassel, Germany. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops51409.2021.9431119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108620v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de propagation d'incendies de forêts, de la combustion à l'atmosphère par couplage de codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Investigation of vegetation fire plumes using paragliders tracks and micro-scale meteorological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Meso-NH User's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domingos X. Viegas, Nov 2014, Coimbra, Portugal. pp.1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912691v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of fires within the Euro-mediteranean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">ForeFire: open-source code for wildland fire spread models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMWF Workshop on parameter estimation and inverse modelling for atmospheric composition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">VII International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domingos X. Viegas, Nov 2014, Coimbra, Portugal. pp.1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905842v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution numerical coupling of wildfire and lava flow simulation with a micro scale atmospheric model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Simulation de propagation d'incendies de forêts, de la combustion à l'atmosphère par couplage de codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--9521</w:t>
+              <w:t xml:space="preserve">7th Meso-NH User's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965475v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the lava heat flux during severe effusive volcanic eruption: an important impact on surface air quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">High-resolution numerical coupling of wildfire and lava flow simulation with a micro scale atmospheric model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--1325</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--9521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965474v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de propagation d'incendies de forêts, de la combustion à l'atmosphère par couplage de codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">High resolution modeling of fires within the Euro-mediteranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des experts GENCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ECMWF Workshop on parameter estimation and inverse modelling for atmospheric composition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912694v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds quantification and exposure limit of smoke during prescribed burnings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the lava heat flux during severe effusive volcanic eruption: an important impact on surface air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Fire Behavior and Fuels Conference, Saint-Petersbourg, Rusie, 1-4 Juillet 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--1325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907519v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Simulation of a Very Large Fire Incident. Computation From the Combustion to the Atmospheric Meso-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation de propagation d'incendies de forêts, de la combustion à l'atmosphère par couplage de codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Journée des experts GENCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058425v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IDEA et plateforme de développement, simulation, validation et utilisation de modèles d'incendie de forêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Volatile organic compounds quantification and exposure limit of smoke during prescribed burnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chiaramonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Incendie, décembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Fire Behavior and Fuels Conference, Saint-Petersbourg, Rusie, 1-4 Juillet 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667452v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the performances of the fire simulators FOREFIRE and FARSITE in Mediterranean areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Simulation of a Very Large Fire Incident. Computation From the Combustion to the Atmospheric Meso-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Fire Behaviour and Risk Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Italy</w:t>
+              <w:t xml:space="preserve">4th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667463v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the performances of the fire simulators FOREFIRE and FARSITE in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, United States. pp.1010-1022</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Conference on Fire Behaviour and Risk Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667401v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of fire front width in the anticipation of eruptive fires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Projet IDEA et plateforme de développement, simulation, validation et utilisation de modèles d'incendie de forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cagliari, Italy. pp.32</w:t>
+              <w:t xml:space="preserve">GDR Incendie, décembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680684v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de simulation et de vérification par grand volume de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">AN EXPERIMENTAL FRAME FOR THE SIMULATION OF FOREST FIRE SPREAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRD Incendie Juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Winter Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, United States. pp.1010-1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667404v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model of non-stationary wildland fire spread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The importance of fire front width in the anticipation of eruptive fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VI International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">MCS7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cagliari, Italy. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593614v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of coupled fire/atmosphere interaction with the MesoNH-ForeFire models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plateforme de simulation et de vérification par grand volume de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susanna Strada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">GRD Incendie Juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593580v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Haines Index coupled with fire weather model predicted from high resolution LAM forecasts to asses wildfire extreme behaviour in Southern Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Forest fire impact on air quality: the Lançon-De-Provence 2005 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Strada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mirko d'Andrea</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VI International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Coimbra (Portugal), France</w:t>
+              <w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593619v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fire impact on air quality: the Lançon-De-Provence 2005 case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Application of two modelling systems to estimate the impact of forest fires on air quality in an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Strada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th symposium on forest fire meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, United States. pp.MODEL3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595242v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of two modelling systems to estimate the impact of forest fires on air quality in an urban area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Haines Index coupled with fire weather model predicted from high resolution LAM forecasts to asses wildfire extreme behaviour in Southern Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th symposium on forest fire meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, United States. pp.MODEL3</w:t>
+              <w:t xml:space="preserve">Proceedings of the VI International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Coimbra (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647898v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A reduced model of non-stationary wildland fire spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the VI International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593620v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiments using mesonh/forefire coupled Atmospheric-fire model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation of coupled fire/atmosphere interaction with the MesoNH-ForeFire models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Strada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Symposium on Fire and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kalispell, United States. pp.9</w:t>
+              <w:t xml:space="preserve">VI International Conference on Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593597v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-tracking drifting seaweeds in East China Sea with OFES currents forcing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A DEVS fire jumps model and associated simulations using ForeFire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the OFES International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Summer Computer Simulation Conference (ACM/IEEE/SCSC 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593775v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical experiments using mesonh/forefire coupled Atmospheric-fire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Strada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
+              <w:t xml:space="preserve">Eighth Symposium on Fire and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kalispell, United States. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593793v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Back-tracking drifting seaweeds in East China Sea with OFES currents forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruhisa Komatsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the OFES International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589126v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy logic-based new method of modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">A FUZZY APPROACH OF MODELING EVOLUTIONARY INTERFACES SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Computer Simulation Conference - SCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Corte, France. pp.98 - 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589167v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic framework for environmental modeling and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A DEVS Front tracking method applied to forest fire simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on the Systems, Man and Cybernetics, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Washington, United States. pp. 1810-1816</w:t>
+              <w:t xml:space="preserve">In Proceedings of AIS/SCS/IEEE IMSM07 Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina. pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179113v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML Object-Oriented Models Libraries with Web-Based Access Capacities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">DEVS-Flou: a discrete events and fuzzy logic-based new method of modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSEA 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France. 8 p., Session 6-2</w:t>
+              <w:t xml:space="preserve">Summer Computer Simulation Conference - SCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Canada. pp.83 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184254v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the hydrologic behavior of a watershed using artificial neural networks and geographic information systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">A generic framework for environmental modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on the Systems, Man and Cybernetics, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Washington, United States. pp. 1810-1816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184797v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">XML Object-Oriented Models Libraries with Web-Based Access Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSSEA 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. 8 p., Session 6-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of the hydrologic behavior of a watershed using artificial neural networks and geographic information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delhom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Nashville, United States. pp. 382-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2000.885021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement hydrologique d'un bassin versant à l'aide de réseau de neurones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Santucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence ESRI France SIG 2000. CD-ROM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EUBURN: un programme de recherche international visant à améliorer l'anticipation, la surveillance et l'atténuation des risques liés aux feux de forêt et de végétation dans le sud de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Senra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of firebrands during large wildfires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alonso-Pinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex particle transport in complex flows with environmental applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving prediction of heavy rainfall in the Mediterranean region using Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Pujol--Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd MedCyclones Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Frascati (Rome), Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution weather forecasting applied to forest fire behaviour simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domingos Xavier Viegas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Imprensa da Universidade de Coimbra, pp.1373-1375, 2018, 978-989-26-1649-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and evaluation of ensemble simulations of wildfire spread for probabilistic forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domingos Xavier Viegas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Imprensa da Universidade de Coimbra, pp.71-80, 2018, 978-989-26-16-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental models in DEVS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete-Event Modeling and Simulation: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crc press, pp.357-389, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOREFIRE, logiciel de simulation d'incendies de forêts</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                <w:t xml:space="preserve">Apport de l'intelligence artiﬁcielle pour la prévision des phénomènes météorologiques intenses en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian. Pujol-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Muzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607760v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FOREFIRE, logiciel de simulation d'incendies de forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A coupled atmosphere-wildland fire meso-scale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8658,192 +9545,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the EWE and smoke spread based on coupled fire-atmosphere approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of wildland fire spread simulation using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8853,269 +9740,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor augmented weather prediction at high resolution&amp;quot; [anr-21-ce04-0014-03]&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Muzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Corse-Pascal-Paoli. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spread of wildland fire under Mediterranean conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachisio Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9125,100 +10012,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture logicielle pour la multi-modélisation et la simulation à évènements discrets de systèmes naturels complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Corse; Université Pascal Paoli, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9228,91 +10115,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of natural complex systems, contribution to wildfire forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modeling and Simulation. Université de Corse, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03240047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9322,147 +10209,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FireCaster Decision Support System: on the need for a new fuel description approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pérez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pérez-Ramirez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ferrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.14195/978-989-26-16-506_146</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, coimbra, Portugal. 1, Imprensa da Universidade de Coimbra, pp.1233-1235, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9530,51 +10417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3690E20"/>
+    <w:nsid w:val="63CE6318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9761,51 +10648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-filippi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190595167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forefire.univ-corse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso-Pinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Filkov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104348" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misarah Abdelaziz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cawson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/wf25091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Ninh Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF24200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tiago Couto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Campos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Salgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7030092" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791727v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;rez-Ramirez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamilaris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Filippi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padubidri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karatsiolis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.106776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belgodere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaysse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF21143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Couto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2022.103699" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040507" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wooster" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234913" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF19073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kokubu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roth&#228;usler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39982-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kochanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braniff Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Camacho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/wf18089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. H. Durieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9060218" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3077-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF12202" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pialat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.07.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4D1TG2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K8JQ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/540390" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Balbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/613424" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komatsu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.08.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709343117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rinieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.07.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3894/JAMES.2009.1.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tatsukawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuyuki Sagawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Matsunaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mccarthy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2126" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Voermans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Babanin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom Uljanic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14213439" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ecss2023-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kamilaris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Provoost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Padubidri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Karatsiolis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops51409.2021.9431119" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cruz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grandi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905842v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiaramonti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667452v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Salis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593614v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593619v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Simeoni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaetani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595242v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miranda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amorim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Borrego" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593775v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chiari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.885021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Allaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394415v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593762v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachisio Arca" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593593v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_146" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-filippi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-0648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190595167" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forefire.univ-corse.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Baggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Filippi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/aies-d-25-0031.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alonso-Pinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Filkov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389054v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misarah Abdelaziz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cawson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/wf25091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Ninh Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF24200" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tiago Couto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Filippi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Salgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire7030092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;rez-Ramirez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kamilaris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Filippi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padubidri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karatsiolis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2023.103747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2023.106776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belgodere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;niot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/112.00000565" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03189847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaysse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF21143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Couto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2022.103699" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12040507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Paugam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wooster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rochoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234913" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF19073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Kokubu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roth&#228;usler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D.H. Durieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruhisa Komatsu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39982-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kochanski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Seto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braniff Davis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Camacho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/wf18089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. H. Durieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosseur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9060218" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-3077-2014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF12202" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687655v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pialat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.07.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4D1TG2L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Strada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.01.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K8JQ60-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647897v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Balbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/613424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/540390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komatsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2009.08.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549709343117" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Henri Balbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rinieri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.07.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3894/JAMES.2009.1.11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tatsukawa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuyuki Sagawa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Matsunaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2003.08.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47VSLDJ1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-2126" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Mccarthy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pujol--Nicolas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-368" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Voermans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Babanin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom Uljanic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14213439" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ecss2023-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04741940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kamilaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Provoost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Padubidri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Karatsiolis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops51409.2021.9431119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cruz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grandi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912691v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965475v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leriche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912694v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiaramonti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Salis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667452v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680684v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Chatelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667404v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Martins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Miranda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Amorim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Borrego" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Simeoni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaetani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko d'Andrea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nader" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Gentili" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593793v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chiari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Delhom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.885021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370126v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Senra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235103v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ferrat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Allaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_182" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394415v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian. Pujol-Nicolas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03142281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737267v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paoli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Nivet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603401v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachisio Arca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03240047v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_146" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>