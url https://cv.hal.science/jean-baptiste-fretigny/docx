--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean-Baptiste Frétigny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de conférences en géographie à CY Cergy Paris Université et co-directeur du laboratoire PLACES</w:t>
+        <w:t xml:space="preserve">Maître de conférences HDR en géographie à CY Cergy Paris Université et co-directeur du laboratoire PLACES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -133,235 +133,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The quiet financialisation of urban infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.106200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theorising &amp;quot;Detour&amp;quot; Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (2), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23090/MH.2025.07.4.2.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175609v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-05124397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
               </w:r>
@@ -477,51 +477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Now boarding: Towards new geographies of aeromobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Adey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaya Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -667,51 +667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quick response border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -771,77 +771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Airport city” or “VIP” urbanism? Questioning the market-led land development strategies of airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (3), pp.262-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1288,165 +1288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports</w:t>
+                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.116-119</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535415v1</w:t>
+                <w:t xml:space="preserve">hal-02980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
+                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.116-122</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980332v1</w:t>
+                <w:t xml:space="preserve">halshs-01535415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Are Aeromobilities Changing? Reviewing the Literature on European Airports</w:t>
               </w:r>
@@ -1845,173 +1845,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : Imbert C., Dubucs H., Dureau F., Giroud M., 2014, D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen, A. Colin, coll. « Recherches », 485 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : La grammaire de l'espace. Philippe Bonnin, Nishida Masatsugu, Inaga Shigemi (dir.), Vocabulaire de la spatialité japonaise, Paris, CNRS Éditions, 2014, 605 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225926v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01225929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière à l'épreuve des mobilités aériennes : l'exemple de l'aéroport de Paris Charles-de-Gaulle</w:t>
               </w:r>
@@ -2491,64 +2491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,51 +2586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorising “Detour” Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers (AAG) - Session "Detour" Mobilities and Alternate Perspectives on Time-Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers (AAG), Mar 2023, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2655,51 +2655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Post-Political Border: (Re)Mobilising Risky Bodies in International Air Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,77 +2819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2914,51 +2914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption or Encroachment? Managing Risky Bodies in International Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2990,165 +2990,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03801040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le choix d’un objet de recherche : les aéroports comme relation entre espaces publics et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les grands débats de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS-Ulm, Emmanuèle Cunnigham-Sabot, Norma Schemschat, Alix Sportich du Réau, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique du lieu en déplacement : quels éclairage sur la mobilité et la territorialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire VMob(Vendredis Mobilités)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leslie Belton Chevallier, Benjamin Motte-Baumvol Stéphanie Vincent, dans le cadre du groupe de travail MSFS de l’AISLF, AME/DEST, THéMA et LAET, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794004v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03799019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'éloigner de la ville ? Discuter les effets de la pandémie de Covid-19 sur les mobilités et les transports en France et au Japon</w:t>
               </w:r>
@@ -3423,77 +3423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialité changeante des gestionnaires d’aéroport : la diversification des activités d’Aéroports de Paris ou comment un acteur clé de l’aviation aménage le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans d'aviation civile et commerciale en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction générale de l'aviation civile, Université Toulouse-Jean-Jaurès, Comité d'histoire, Archives nationales, musée de l’Air et de l’espace du Bourget, Oct 2019, Le Bourget, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4146,165 +4146,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'aéroport international à l'épreuve des frontières mobiles : aménagement, pratiques et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières mobiles (réseau Borders Regions in Transition, BRIT XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR PACTE - Anne-Laure Amilhat-Szary et al., Sep 2011, Genève (et Grenoble pour la suite du congrès), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alternative mobile practices at stake at the airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society - Session "Alternative mobilities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Geographical Society -, Aug 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03811491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The train as a mobile symbole-place of Italian territory</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Cost Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4916,204 +4916,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Rapprochement to Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Space and Transportation. Friend or Foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.199-225, 2025, SCIENCES, 9781789451740. </w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129141v1</w:t>
+                <w:t xml:space="preserve">hal-05129032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Space and Transportation. Friend or Foe?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Rapprochement to Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.199-225, 2025, SCIENCES, 9781789451740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129032v1</w:t>
+                <w:t xml:space="preserve">hal-05129141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gateways or Globalization Taking Place(s)</w:t>
               </w:r>
@@ -5627,320 +5627,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passages en commun : explorer la construction mobile et translocale des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Kanellopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleury A.; Frétigny J.-B.; Kanellopoulou D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-22, 2022, 9782753583764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheap Flights from Major Hubs: Aeromobile Experiences of In-betweenness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weiqiang Lin; Jean-Baptiste Frétigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low-cost Aviation: Society, Culture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.99-117, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction–Low-cost Aviation: Society, Culture, and Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost Aviation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-16, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00006-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...170 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilogue: Whither Low-Cost Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6063,195 +6063,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(In)visibilité et variabilité du rapport aux altermobilités dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Desponds; Claire Fonticelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mutations du périurbain. De l’espace décrié aux territoires désirables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.151-172, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facing the Environmental Transition: The Critical Issue of Grasping Mobile Spatialities at the Crossroads of (Un)Changing Practices and Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Cattan; Laurent Faret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.236-252, 2021, 9780367902834. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003023562-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003023562-16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03250850v2</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03298820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les marges mobiles construisent des centralités à éclipse. Migrants et touristes à Paris</w:t>
               </w:r>
@@ -6860,50 +6860,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Analyse des études de cas. Troisième rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6935,81 +7040,81 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Analyse des études de cas. Troisième rapport intermédiaire</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Éclairage à l’échelle nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
@@ -7024,467 +7129,362 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 52 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2019, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des stratégies résidentielles autour des plateformes aéroportuaires (cas étudiés : Lyon – Bron et Marseille - Provence).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Projet DécaFmob - Premier rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2019, 77 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2018, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in the Mobility Transition : positionnement, analyse et recommandations de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire MRTE, pour le Forum Vies Mobiles. 2018, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...90 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375764v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-01881439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
               </w:r>
@@ -7850,117 +7850,211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01879643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville escapiste : les mobilités à large échelle dans l’expérience et la production urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Gustave Eiffel, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05584401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités post-Covid : un monde d’après plus écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,622 +8063,622 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://metropolitiques.eu/Les-mobilites-post-Covid-un-monde-d-apres-plus-ecologique.html, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When migrants produce the city: Everyday negotiations of urban space. Introduction to the special section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65 (4), pp.394-396, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cag.12729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing geographies of the passenger: Heterogeneous subjects on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175330v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03497732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/espaces-publics/. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04310906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville et de l’urbain au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroport : non-lieu ou point d'ancrage du Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8731,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05584401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>