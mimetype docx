--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -133,1000 +133,1000 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theorising &amp;quot;Detour&amp;quot; Mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23090/MH.2025.07.4.2.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The quiet financialisation of urban infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 166, pp.106200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Airport city” or “VIP” urbanism? Questioning the market-led land development strategies of airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23090/MH.2025.07.4.2.001⟩</w:t>
+              <w:t xml:space="preserve">Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.262-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19427786241251723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553788v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Now boarding: Towards new geographies of aeromobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Adey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaya Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (6), pp.716-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03091325241257535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CY Cergy Paris Université : de quoi l’ex-université de Cergy-Pontoise est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quick response border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02637758241290945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités post-covid : un monde d’après plus écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Fuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités : quand les pratiques informelles expliquent la laborieuse transition climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...413 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022, https://metropolitiques.eu/Mobilites-quand-les-pratiques-informelles-expliquent-lalaborieuse- transition.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Vending the Metropolis: Proximity, Distance and Emotions between Migrants and Tourists in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (4), pp.410-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,195 +1288,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.116-122</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980332v1</w:t>
+                <w:t xml:space="preserve">halshs-01535415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.116-119</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535415v1</w:t>
+                <w:t xml:space="preserve">hal-02980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Are Aeromobilities Changing? Reviewing the Literature on European Airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Informalité, pouvoir et envers des espaces urbains, 29 (2), </w:t>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’hypermobilité : une figure introuvable ? Représentations dominantes et pratiques de déplacement à l’aune des aéroports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1782,51 +1782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La portée sociale des lieux de passage : éclairage au prisme des aéroports », Au seul souci de voyager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue du collège international du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1991,208 +1991,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La catégorie de mobilité naturalisée par les lieux de passage : étude de la publicité à l’aéroport de Roissy Charles-de-Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mobilité : les sous-entendus d’une catégorie, 1 (45-46), pp.47-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La frontière à l'épreuve des mobilités aériennes : l'exemple de l'aéroport de Paris Charles-de-Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (690), p. 5-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : processus et scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,2087 +2287,2156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond Enclaves? Rehabilitating the Discreet Role of Diffuse Diasporic Gateways in Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the AAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Mar 2026, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05589381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discretionary Power and the Political Acceptability of Informality in Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the American association of geographers (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American association of geographers, Mar 2025, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The media and the (un)debated horizons of airport-led urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructure and its Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tina Harris (Université d'Amsterdam, département d'anthropologie), Dec 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorising “Detour” Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers (AAG) - Session "Detour" Mobilities and Alternate Perspectives on Time-Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers (AAG), Mar 2023, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruption or Encroachment? Managing Risky Bodies in International Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union géographique internationale - Session « Disruption To International Travel And Cross-Border Commuting »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union géographique internationale - Session organisée par Richard Knowles, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03801040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Post-Political Border: (Re)Mobilising Risky Bodies in International Air Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Advanced Automation and Digitalisation of Infrastructure: COVID-19 and the Future of Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Weiqiang Lin, National University of Singapore, Jun 2022, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias face au rôle croissant d’aménageur urbain d’un gestionnaire d’aéroport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du lieu en déplacement : quels éclairage sur la mobilité et la territorialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union géographique internationale - Session « Disruption To International Travel And Cross-Border Commuting »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union géographique internationale - Session organisée par Richard Knowles, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire VMob(Vendredis Mobilités)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leslie Belton Chevallier, Benjamin Motte-Baumvol Stéphanie Vincent, dans le cadre du groupe de travail MSFS de l’AISLF, AME/DEST, THéMA et LAET, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d’un objet de recherche : les aéroports comme relation entre espaces publics et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les grands débats de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS-Ulm, Emmanuèle Cunnigham-Sabot, Norma Schemschat, Alix Sportich du Réau, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'éloigner de la ville ? Discuter les effets de la pandémie de Covid-19 sur les mobilités et les transports en France et au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde avec Akiko Sakanishi (université Ritsumeikan, Osaka), Christophe Enaux (université de Strasbourg) et Ryosuke Toura (entreprise de transport Tokyu)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Buhnik et Ambassade de France au Japon, Maison franco-japonaise, UMIFRE 19, Institut français, Jan 2021, Tokyo (en visioconférence), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités aériennes dans le changement d'échelle des territorialités individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Tour du monde (LabEx DynamiTe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadine CATTAN, Clarisse DIDELON-LOISEAU, Anne-Cécile OTT et Brenda LE BIGOT, Oct 2021, Aubervilliers (et par visioconférence, hybride), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible réduction de l’empreinte carbone des mobilités en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire MRTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cergy-Pontoise (Université de), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frail Changes in Cycling Policies: (Un)shifting Meanings and Practices In Current Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Critical Vélomobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session : Léa Ravensbergen (Université de Toronto) et Stephanie Sersli (Université Simon Fraser), Apr 2019, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sociaux et culturels des mobilités aériennes au regard de quatre terrains aéroportuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe de travail Mobilités de la fédération de recherche en sciences informatiques, humaines et sociales du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Printemps et DAVID, EA DANTE, May 2019, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialité changeante des gestionnaires d’aéroport : la diversification des activités d’Aéroports de Paris ou comment un acteur clé de l’aviation aménage le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans d'aviation civile et commerciale en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction générale de l'aviation civile, Université Toulouse-Jean-Jaurès, Comité d'histoire, Archives nationales, musée de l’Air et de l’espace du Bourget, Oct 2019, Le Bourget, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Ambiguities of Flying on The Cheap: Defining Experiences For Aeromobilities And Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Flying on the Cheap? (Re)making Contemporary Life through Low-Cost Air Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session : Weiqiang Lin et Jean-Baptiste Frétigny, Apr 2018, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street vending Paris to tourists: Interacting in the informal tourist production of the metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « The Informal Economy and its Resilience: the Case of Street Vendors in the Global Cities »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de sociologie et de recherche sociale de l’Université de Milan-Bicocca, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants in the air: mobility regimes and practices between hierarchies and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association étasunienne des géographes (AAG) - Session "Addressing the Diversification and Stratification of Migration in the 21st Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Sarah Kunz et Chia-Yuan Huang (University College London), Apr 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do Contrasted and Heterogeneous Geographies of Passengers Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'association étasunienne des géographes (AAG) - Session "Making Sense of Heterogeneous and Unequal Geographies of Passengers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Jean-Baptiste Frétigny (Université de Cergy-Pontoise) et Weiqiang Lin (National University of Singapore), Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Smart Cities’ in the Eye of Airport Cities’: Questioning Performing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'association étasunienne des géographes (AAG) - Session Technology and the Cities of Tomorrow: Exploring the Smart City imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Ramon Ribera Fumaz (Universitat Oberta de Catalogne), Marco Santangelo (Politecnico de Turin) et Alberto Vanolo (Université de Turin), Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la conflictualité urbaine de la ville en mouvement au prisme des aéroports comme nouveaux espaces publics métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville conflictuelle. Oppositions - Frictions - Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Desponds et Elizabeth Auclair - Laboratoire MRTE, Nov 2014, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aéroport, lieu de déplacement des catégories ? L’hybridation des mobilités au prisme des espaces aéroportuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, territorialités, territorialisations : hybride, hybridité, hybridation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PACTE - Luc Gwiazdzinski, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de déplacement à l’aune des aéroports : une confirmation des représentations dominantes de la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires et représentations de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mobilités spatiales et fluidité sociale (AISLF), Oct 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aéroport international à l'épreuve des frontières mobiles : aménagement, pratiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières mobiles (réseau Borders Regions in Transition, BRIT XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PACTE - Anne-Laure Amilhat-Szary et al., Sep 2011, Genève (et Grenoble pour la suite du congrès), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative mobile practices at stake at the airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society - Session "Alternative mobilities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Geographical Society -, Aug 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The train as a mobile symbole-place of Italian territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Cosmobilities network - Université d'Aalborg, Oct 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4377,1897 +4446,1897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE; Wiley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05128749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et changement climatique : quelles politiques en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mobilités &amp; sociétés, 979-10-351-0929-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 289 p., 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8159, 64 p., 2024, La Documentation Photographique, 9782271149541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 289 p., 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Kanellopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleury A.; Frétigny J.-B.; Kanellopoulou D. Presses universitaires de Rennes, 172 p., 2022, 9782753583764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Cost Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Mobilités &amp; sociétés, 979-10-351-0929-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 2022, Contemporary Issues in Air Transport, Sephen Ison; Lucy Budd, 978-0-12-820131-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702186v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-03628210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gateways or Globalization Taking Place(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.31-50, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">hal-05128985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Rapprochement to Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE; Wiley, pp.199-225, 2025, SCIENCES, 9781789451740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05129141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Space and Transportation. Friend or Foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.31-50, 2025, SCIENCES, 9781789451740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch2⟩</w:t>
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">hal-05129032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-157, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.1-30, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public, tout contre le transport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61-80, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.131-157, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes d'accès dans la cristallisation de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-80, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapprochement à la séparation : lieux de transport et ségrégation mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.231-258, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Bussi; Martine Drozdz; Fabrice Argounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.355-359, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction–Low-cost Aviation: Society, Culture, and Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Low-Cost Aviation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-16, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages en commun : explorer la construction mobile et translocale des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Kanellopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury A.; Frétigny J.-B.; Kanellopoulou D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-22, 2022, 9782753583764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheap Flights from Major Hubs: Aeromobile Experiences of In-betweenness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weiqiang Lin; Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-cost Aviation: Society, Culture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-117, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction–Low-cost Aviation: Society, Culture, and Environment</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue: Whither Low-Cost Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost Aviation: Society, Culture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.233-241, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00008-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00008-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03710501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities In Climate Action Planning: The Challenges of Considering (In)Justices in France’s Current Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Petersen; Hélène B. Ducros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice in Climate Action Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-288, 2021, Strategies for Sustainability, 3030739384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73939-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73939-3_14⟩</w:t>
+                <w:t xml:space="preserve">hal-03250852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facing the Environmental Transition: The Critical Issue of Grasping Mobile Spatialities at the Crossroads of (Un)Changing Practices and Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadine Cattan; Laurent Faret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.236-252, 2021, 9780367902834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003023562-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250850v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)visibilité et variabilité du rapport aux altermobilités dans le périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Desponds; Claire Fonticelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mutations du périurbain. De l’espace décrié aux territoires désirables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.151-172, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les marges mobiles construisent des centralités à éclipse. Migrants et touristes à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6300,549 +6369,549 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bernier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-42, 2019, 978-2753575905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opérations cartographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de la mondialisation au crible des aéroports : la simultanéité des ancrages territoriaux en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre local et global : Les territoires dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2016, Fronts Pionniers, 978-2-304-04584-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conflictualité de la ville en mouvement au regard d'espaces publics métropolitains émergents : les aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Desponds ; Elizabeth Auclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville conflictuelle. Oppositions – Tensions – Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.141-160, 2016, Devenirs urbains, 978-2-304-04558-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01181512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de Paris à l’échelle de son arrière-monde métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien / l'urbanité à l'épreuve des aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Célérier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">hal-01225925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.60-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6852,847 +6921,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 94 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Analyse des études de cas. Troisième rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Éclairage à l’échelle nationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 94 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2019, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des stratégies résidentielles autour des plateformes aéroportuaires (cas étudiés : Lyon – Bron et Marseille - Provence).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in the Mobility Transition : positionnement, analyse et recommandations de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire MRTE, pour le Forum Vies Mobiles. 2018, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Projet DécaFmob - Premier rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2019, 77 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2018, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les stratégies résidentielles des ménages à proximité des aéroports de Paris - CDG, de Paris - Orly et de Toulouse - Blagnac.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2017, 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...410 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7702,171 +7771,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités à l'épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">tel-00951463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités à l'épreuve des aéroports : des espaces publics aux territorialités en réseau : les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PA010735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01879643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7876,91 +7945,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville escapiste : les mobilités à large échelle dans l’expérience et la production urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Gustave Eiffel, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05584401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7970,715 +8039,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités post-Covid : un monde d’après plus écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://metropolitiques.eu/Les-mobilites-post-Covid-un-monde-d-apres-plus-ecologique.html, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing geographies of the passenger: Heterogeneous subjects on the move</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When migrants produce the city: Everyday negotiations of urban space. Introduction to the special section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Coletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65 (4), pp.394-396, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cag.12729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cag.12729⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03497732v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03175330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/espaces-publics/. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04310906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville et de l’urbain au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroport : non-lieu ou point d'ancrage du Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8825,51 +8894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05584401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05584401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>