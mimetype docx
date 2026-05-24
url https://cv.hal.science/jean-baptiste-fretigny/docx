--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -133,832 +133,832 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theorising &amp;quot;Detour&amp;quot; Mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23090/MH.2025.07.4.2.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quiet financialisation of urban infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.106200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2025.106200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes écologiques des mobilités post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Evariste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.2122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Now boarding: Towards new geographies of aeromobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Adey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaya Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23090/MH.2025.07.4.2.001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (6), pp.716-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03091325241257535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CY Cergy Paris Université : de quoi l’ex-université de Cergy-Pontoise est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 438, pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The quick response border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02637758241290945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Airport city” or “VIP” urbanism? Questioning the market-led land development strategies of airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (3), pp.262-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/19427786241251723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités post-covid : un monde d’après plus écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...253 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Fuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1000,51 +1000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités : quand les pratiques informelles expliquent la laborieuse transition climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://metropolitiques.eu/Mobilites-quand-les-pratiques-informelles-expliquent-lalaborieuse- transition.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,51 +1082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street Vending the Metropolis: Proximity, Distance and Emotions between Migrants and Tourists in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 65 (4), pp.410-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1363,51 +1363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités à l’épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotransports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.116-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1432,51 +1432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Are Aeromobilities Changing? Reviewing the Literature on European Airports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Informalité, pouvoir et envers des espaces urbains, 29 (2), </w:t>
@@ -1713,51 +1713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’hypermobilité : une figure introuvable ? Représentations dominantes et pratiques de déplacement à l’aune des aéroports »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1782,51 +1782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La portée sociale des lieux de passage : éclairage au prisme des aéroports », Au seul souci de voyager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue du collège international du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1991,208 +1991,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La frontière à l'épreuve des mobilités aériennes : l'exemple de l'aéroport de Paris Charles-de-Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (690), p. 5-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00807188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La catégorie de mobilité naturalisée par les lieux de passage : étude de la publicité à l’aéroport de Roissy Charles-de-Gaulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mobilité : les sous-entendus d’une catégorie, 1 (45-46), pp.47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : processus et scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2287,91 +2287,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Enclaves? Rehabilitating the Discreet Role of Diffuse Diasporic Gateways in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the AAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers, Mar 2026, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2390,2053 +2390,2122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05589381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réduire l’empreinte carbone du transport : l’enjeu de passer à une approche de mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du haut conseil breton pour le climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discretionary Power and the Political Acceptability of Informality in Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the American association of geographers (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American association of geographers, Mar 2025, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The media and the (un)debated horizons of airport-led urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructure and its Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tina Harris (Université d'Amsterdam, département d'anthropologie), Dec 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorising “Detour” Mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Association of Geographers (AAG) - Session "Detour" Mobilities and Alternate Perspectives on Time-Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Geographers (AAG), Mar 2023, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Post-Political Border: (Re)Mobilising Risky Bodies in International Air Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Advanced Automation and Digitalisation of Infrastructure: COVID-19 and the Future of Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weiqiang Lin, National University of Singapore, Jun 2022, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias face au rôle croissant d’aménageur urbain d’un gestionnaire d’aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire PLACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption or Encroachment? Managing Risky Bodies in International Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union géographique internationale - Session « Disruption To International Travel And Cross-Border Commuting »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union géographique internationale - Session organisée par Richard Knowles, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03801040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique du lieu en déplacement : quels éclairage sur la mobilité et la territorialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire VMob(Vendredis Mobilités)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leslie Belton Chevallier, Benjamin Motte-Baumvol Stéphanie Vincent, dans le cadre du groupe de travail MSFS de l’AISLF, AME/DEST, THéMA et LAET, Feb 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix d’un objet de recherche : les aéroports comme relation entre espaces publics et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Les grands débats de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS-Ulm, Emmanuèle Cunnigham-Sabot, Norma Schemschat, Alix Sportich du Réau, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'éloigner de la ville ? Discuter les effets de la pandémie de Covid-19 sur les mobilités et les transports en France et au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde avec Akiko Sakanishi (université Ritsumeikan, Osaka), Christophe Enaux (université de Strasbourg) et Ryosuke Toura (entreprise de transport Tokyu)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Buhnik et Ambassade de France au Japon, Maison franco-japonaise, UMIFRE 19, Institut français, Jan 2021, Tokyo (en visioconférence), Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités aériennes dans le changement d'échelle des territorialités individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Tour du monde (LabEx DynamiTe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nadine CATTAN, Clarisse DIDELON-LOISEAU, Anne-Cécile OTT et Brenda LE BIGOT, Oct 2021, Aubervilliers (et par visioconférence, hybride), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistible réduction de l’empreinte carbone des mobilités en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire MRTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Cergy-Pontoise (Université de), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux sociaux et culturels des mobilités aériennes au regard de quatre terrains aéroportuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de travail Mobilités de la fédération de recherche en sciences informatiques, humaines et sociales du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Printemps et DAVID, EA DANTE, May 2019, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité changeante des gestionnaires d’aéroport : la diversification des activités d’Aéroports de Paris ou comment un acteur clé de l’aviation aménage le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans d'aviation civile et commerciale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale de l'aviation civile, Université Toulouse-Jean-Jaurès, Comité d'histoire, Archives nationales, musée de l’Air et de l’espace du Bourget, Oct 2019, Le Bourget, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frail Changes in Cycling Policies: (Un)shifting Meanings and Practices In Current Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Critical Vélomobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session : Léa Ravensbergen (Université de Toronto) et Stephanie Sersli (Université Simon Fraser), Apr 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Social Ambiguities of Flying on The Cheap: Defining Experiences For Aeromobilities And Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Flying on the Cheap? (Re)making Contemporary Life through Low-Cost Air Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session : Weiqiang Lin et Jean-Baptiste Frétigny, Apr 2018, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street vending Paris to tourists: Interacting in the informal tourist production of the metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international « The Informal Economy and its Resilience: the Case of Street Vendors in the Global Cities »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de sociologie et de recherche sociale de l’Université de Milan-Bicocca, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants in the air: mobility regimes and practices between hierarchies and diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association étasunienne des géographes (AAG) - Session "Addressing the Diversification and Stratification of Migration in the 21st Century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Sarah Kunz et Chia-Yuan Huang (University College London), Apr 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do Contrasted and Heterogeneous Geographies of Passengers Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'association étasunienne des géographes (AAG) - Session "Making Sense of Heterogeneous and Unequal Geographies of Passengers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Jean-Baptiste Frétigny (Université de Cergy-Pontoise) et Weiqiang Lin (National University of Singapore), Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Smart Cities’ in the Eye of Airport Cities’: Questioning Performing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'association étasunienne des géographes (AAG) - Session Technology and the Cities of Tomorrow: Exploring the Smart City imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG - Session : Ramon Ribera Fumaz (Universitat Oberta de Catalogne), Marco Santangelo (Politecnico de Turin) et Alberto Vanolo (Université de Turin), Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la conflictualité urbaine de la ville en mouvement au prisme des aéroports comme nouveaux espaces publics métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville conflictuelle. Oppositions - Frictions - Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Desponds et Elizabeth Auclair - Laboratoire MRTE, Nov 2014, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aéroport, lieu de déplacement des catégories ? L’hybridation des mobilités au prisme des espaces aéroportuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires, territorialités, territorialisations : hybride, hybridité, hybridation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PACTE - Luc Gwiazdzinski, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de déplacement à l’aune des aéroports : une confirmation des représentations dominantes de la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires et représentations de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Mobilités spatiales et fluidité sociale (AISLF), Oct 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aéroport international à l'épreuve des frontières mobiles : aménagement, pratiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières mobiles (réseau Borders Regions in Transition, BRIT XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PACTE - Anne-Laure Amilhat-Szary et al., Sep 2011, Genève (et Grenoble pour la suite du congrès), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative mobile practices at stake at the airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society - Session "Alternative mobilities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Geographical Society -, Aug 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The train as a mobile symbole-place of Italian territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Cosmobilities network - Université d'Aalborg, Oct 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4446,1897 +4515,1897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8159, 64 p., 2024, La Documentation Photographique, 9782271149541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 289 p., 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et changement climatique : quelles politiques en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mobilités &amp; sociétés, 979-10-351-0929-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-Cost Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 2022, Contemporary Issues in Air Transport, Sephen Ison; Lucy Budd, 978-0-12-820131-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Mobilités &amp; sociétés, 979-10-351-0929-5</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Kanellopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleury A.; Frétigny J.-B.; Kanellopoulou D. Presses universitaires de Rennes, 172 p., 2022, 9782753583764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628210v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03702186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rapprochement to Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.31-50, 2025, SCIENCES, 9781789451740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.199-225, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch2⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-05129141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Space and Transportation. Friend or Foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.199-225, 2025, SCIENCES, 9781789451740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch8⟩</w:t>
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-05129032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gateways or Globalization Taking Place(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Places in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.99-125, 2025, SCIENCES, 9781789451740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.31-50, 2025, SCIENCES, 9781789451740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394388486.ch5⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-05128985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public, tout contre le transport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-30, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.131-157, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes d'accès dans la cristallisation de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-157, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.61-80, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapprochement à la séparation : lieux de transport et ségrégation mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61-80, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.231-258, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Baptiste Frétigny. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Michel Bussi; Martine Drozdz; Fabrice Argounès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.355-359, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transports et leurs lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.231-258, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
+              <w:t xml:space="preserve">, pp.1-30, 2024, Encyclopédie SCIENCES, 1789481740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le ciel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction–Low-cost Aviation: Society, Culture, and Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost Aviation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-16, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00006-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03710494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages en commun : explorer la construction mobile et translocale des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Kanellopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury A.; Frétigny J.-B.; Kanellopoulou D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces publics à l'épreuve des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.11-22, 2022, 9782753583764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheap Flights from Major Hubs: Aeromobile Experiences of In-betweenness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weiqiang Lin; Jean-Baptiste Frétigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-cost Aviation: Society, Culture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-117, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilogue: Whither Low-Cost Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-Cost Aviation: Society, Culture and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.233-241, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00008-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-820131-2.00008-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03710501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities In Climate Action Planning: The Challenges of Considering (In)Justices in France’s Current Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brian Petersen; Hélène B. Ducros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice in Climate Action Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-288, 2021, Strategies for Sustainability, 3030739384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73939-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-73939-3_14⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03250852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)visibilité et variabilité du rapport aux altermobilités dans le périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Desponds; Claire Fonticelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mutations du périurbain. De l’espace décrié aux territoires désirables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.151-172, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the Environmental Transition: The Critical Issue of Grasping Mobile Spatialities at the Crossroads of (Un)Changing Practices and Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Cattan; Laurent Faret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Spatialities. Transgressive Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.236-252, 2021, 9780367902834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003023562-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les marges mobiles construisent des centralités à éclipse. Migrants et touristes à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6369,549 +6438,549 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bernier et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-42, 2019, 978-2753575905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes sur table, cartes sur écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Besse, Gilles A. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opérations cartographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud &amp; Ecole nationale supérieure de paysage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.184-193, 2017, 978-2-330-06883-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conflictualité de la ville en mouvement au regard d'espaces publics métropolitains émergents : les aéroports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Desponds ; Elizabeth Auclair. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville conflictuelle. Oppositions – Tensions – Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.141-160, 2016, Devenirs urbains, 978-2-304-04558-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de la mondialisation au crible des aéroports : la simultanéité des ancrages territoriaux en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre local et global : Les territoires dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, 2016, Fronts Pionniers, 978-2-304-04584-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181512v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01140568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de Paris à l’échelle de son arrière-monde métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien / l'urbanité à l'épreuve des aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Célérier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">hal-01225925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes d'entrée de la France et les systèmes territoriaux des flux : état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.60-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6921,847 +6990,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Analyse des études de cas. Troisième rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CY Cergy Paris Université - laboratoire MRTE. 2020, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Éclairage à l’échelle nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2019, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des stratégies résidentielles autour des plateformes aéroportuaires (cas étudiés : Lyon – Bron et Marseille - Provence).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02455240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in the Mobility Transition : positionnement, analyse et recommandations de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire MRTE, pour le Forum Vies Mobiles. 2018, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décarboner les mobilités : quelles politiques en France ? Projet DécaFmob - Premier rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Cergy-Pontoise - laboratoire MRTE. 2018, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en place des indicateurs qualitatifs de l'observatoire territorial du PNR du Vexin français via une enquête auprès de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Desponds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRIEE Île-de-France; PNR du Vexin français. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur les stratégies résidentielles des ménages à proximité des aéroports de Paris - CDG, de Paris - Orly et de Toulouse - Blagnac.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cazeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2019, 171 p</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Desponds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire MRTE, Université de Cergy-Pontoise. 2017, 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...410 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7771,171 +7840,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités à l'épreuve des aéroports : des espaces publics aux territorialités en réseau. Les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">tel-00951463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilités à l'épreuve des aéroports : des espaces publics aux territorialités en réseau : les cas de Paris Roissy-Charles-De-Gaulle, Amsterdam Schiphol, Francfort-sur-le-Main et Dubai International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013PA010735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01879643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7945,91 +8014,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville escapiste : les mobilités à large échelle dans l’expérience et la production urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Gustave Eiffel, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05584401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8039,715 +8108,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités post-Covid : un monde d’après plus écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Evariste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://metropolitiques.eu/Les-mobilites-post-Covid-un-monde-d-apres-plus-ecologique.html, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/metropolitiques.1933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When migrants produce the city: Everyday negotiations of urban space. Introduction to the special section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Coletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65 (4), pp.394-396, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cag.12729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing geographies of the passenger: Heterogeneous subjects on the move</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqiang Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175330v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03497732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobidic. Dictionnaire critique des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://mobidic.cnrs.fr/espaces-publics/. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60582/geomob13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04310906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la ville et de l’urbain au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroport : non-lieu ou point d'ancrage du Monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fretigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00807195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8894,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05584401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23090/MH.2025.07.4.2.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Evariste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaya Barry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091325241257535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02637758241290945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Fuzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blidon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luxembourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359708v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2017.080114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouloc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fretigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955836v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.754.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05589381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03801040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/mobilites/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545557v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bocquillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100145510" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kanellopoulou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00006-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628223v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820131-2.00008-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73939-3_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250850v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003023562-16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/nature-et-environnement/operations-cartographiques" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175340v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793646v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01879643v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010735" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05584401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fuzier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1933" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;langer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Coletto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12729" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob13" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125937v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00807195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>