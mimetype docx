--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -667,226 +667,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonoptimality of constant radii in high dimensional continuum percolation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Hammersley's Lines with sources and sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Marchand</w:t>
+                <w:t xml:space="preserve">A-L Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Gouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.33-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068557v1</w:t>
+                <w:t xml:space="preserve">hal-01121585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Hammersley's Lines with sources and sinks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+                <w:t xml:space="preserve">Nonoptimality of constant radii in high dimensional continuum percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-B Gouéré</w:t>
+                <w:t xml:space="preserve">Régine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.307-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-AOP974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121585v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Geometry: Boolean model and random geometric graphs</w:t>
               </w:r>
@@ -1056,204 +1056,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of large balls in highly supercritical percolation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Percolation in a multiscale Boolean model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.DOI: 10.1214/EJP.v19-3062</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.11(1):281-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819221v1</w:t>
+                <w:t xml:space="preserve">hal-00519310v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation in a multiscale Boolean model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape of large balls in highly supercritical percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.11(1):281-297</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.DOI: 10.1214/EJP.v19-3062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519310v3</w:t>
+                <w:t xml:space="preserve">hal-00819221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity in first-passage percolation</w:t>
               </w:r>
@@ -1535,243 +1535,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of subcritical regimes in the Poisson Boolean model of continuum percolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvable models of neighbor-dependent nucleotide substitution processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211 (1), pp.56-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2007.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113319v1</w:t>
+                <w:t xml:space="preserve">hal-00078644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvable models of neighbor-dependent nucleotide substitution processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence of subcritical regimes in the Poisson Boolean model of continuum percolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.36(4):1209-1220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2007.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00078644v1</w:t>
+                <w:t xml:space="preserve">hal-00113319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous first-passage percolation and continuous greedy paths model : linear growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), pp.2300-2319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2529,51 +2529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704536v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Lab&#233;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Basdevant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gouere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0772-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383426v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AOP974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121585v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Basdevant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519310v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669299v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433329v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339394v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200453v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.10.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS79T4DZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-004-1271-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00029-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0BSDPZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447668v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916083v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617809v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704536v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coupier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dereudre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Lab&#233;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-EJP997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AIHP1222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/19-BEJ1108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Basdevant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gouere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-017-0772-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383426v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121585v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Basdevant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AOP974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519310v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669299v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433329v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339394v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200453v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Piau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.10.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.10.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS79T4DZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-004-1271-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)00029-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0BSDPZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447668v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916083v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617809v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>