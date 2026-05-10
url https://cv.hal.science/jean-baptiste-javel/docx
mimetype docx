--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1509,490 +1509,611 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t>
+                <w:t xml:space="preserve">Non-destructive characterization of 19th-century museum pieces: identification of glaze pigments by hyperspectral imaging and PIXE-PIGE analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039479v1</w:t>
+                <w:t xml:space="preserve">hal-05599142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les individus qui se cachent derrière la construction de l'église Saint-Eutrope de Saintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Grémont</w:t>
+                <w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti aujourd’hui et demain (Abad2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auxerre, France. </w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472000v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier de construction de l'église Saint-Eutrope de Saintes : sa vie, sa mise en oeuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les individus qui se cachent derrière la construction de l'église Saint-Eutrope de Saintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auxerre, France</w:t>
+              <w:t xml:space="preserve">Archéologie du bâti aujourd’hui et demain (Abad2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auxerre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314421v1</w:t>
+                <w:t xml:space="preserve">hal-02472000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of the lime mortars of the architectural complexes of Nanteuil-en-Vallée : Contributions and perspectives for the understanding of the construction sites, from Gallo-Roman Antiquity until the French Revolution</w:t>
+                <w:t xml:space="preserve">Le chantier de construction de l'église Saint-Eutrope de Saintes : sa vie, sa mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Grémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bouvart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mortar Dating International Meeting (MODIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472012v1</w:t>
+                <w:t xml:space="preserve">hal-02314421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preliminary study of the lime mortars of the architectural complexes of Nanteuil-en-Vallée : Contributions and perspectives for the understanding of the construction sites, from Gallo-Roman Antiquity until the French Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouvart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Urbanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gensbeitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mortar Dating International Meeting (MODIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronological study of the chapel Saint-Jean-Baptiste de la Cité in Périgueux, France: contribution of mortar luminescence dating to building archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2027,51 +2148,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Archaeometry (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2081,287 +2202,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2508,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.34" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2020.34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Charg&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.34" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332937v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05535133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rdc.2020.34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Charg&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gensbeitel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouvart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>