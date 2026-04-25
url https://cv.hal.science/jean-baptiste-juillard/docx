--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -259,178 +259,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Forme(s) de la contestation écologique : désobéissance civile, incivile ou violence légitime ? »</w:t>
+                <w:t xml:space="preserve">Alimi (Arié) – L’État hors-la-loi. Logique des violences policières , Paris, La Découverte, 2023 (Petits cahiers libres). 232 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Tocqueville des Jeunes Chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 74 (4), pp.758-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.744.0758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866828v1</w:t>
+                <w:t xml:space="preserve">hal-05172889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimi (Arié) – L’État hors-la-loi. Logique des violences policières , Paris, La Découverte, 2023 (Petits cahiers libres). 232 p.</w:t>
+                <w:t xml:space="preserve">« Forme(s) de la contestation écologique : désobéissance civile, incivile ou violence légitime ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Tocqueville des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), https://ctjc.wordpress.com/wp-content/uploads/2025/01/juillard.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.744.0758⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05172889v1</w:t>
+                <w:t xml:space="preserve">hal-04866828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La notion de “société de vigilance” dans le discours présidentiel. Un nouveau devoir civique ? »</w:t>
               </w:r>
@@ -934,372 +934,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le ‘monopole de la violence physique légitime’ est-il encore légitime ? »</w:t>
+                <w:t xml:space="preserve">« L’anarchisme méconnaît-il la réalité de la violence ? Sur une perspective anthropologique anarchiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières de la philosophie du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française pour la philosophie et la théorie juridiques et politiques (SFPJ), Sep 2022, Toulouse (Université de Toulouse 1 Capitole), France. https://lasfpj.wixsite.com/rencontres2toulouse</w:t>
+              <w:t xml:space="preserve">Perspectives anarchisantes dans les arts et les sciences humaines et sociales. Questions et débats sur l'imaginaire de 'l'ingouvernabilité'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Vibert (Professeur de sociologie et d’anthropologie, Université d’Ottawa); Rémi Astruc (Professeur de Lettres, Cergy Paris Université), Oct 2022, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France. https://heritages.cyu.fr/version-francaise/evenements/fil-dactualite/perspectives-anarchisantes-dans-les-arts-et-sciences-sociales-imaginaires-de-lingouvernabilite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026652v1</w:t>
+                <w:t xml:space="preserve">hal-04026691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’anarchisme méconnaît-il la réalité de la violence ? Sur une perspective anthropologique anarchiste »</w:t>
+                <w:t xml:space="preserve">« Atterrante et attirante : l’ambivalence de l’étude de la violence légitime »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives anarchisantes dans les arts et les sciences humaines et sociales. Questions et débats sur l'imaginaire de 'l'ingouvernabilité'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Vibert (Professeur de sociologie et d’anthropologie, Université d’Ottawa); Rémi Astruc (Professeur de Lettres, Cergy Paris Université), Oct 2022, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France. https://heritages.cyu.fr/version-francaise/evenements/fil-dactualite/perspectives-anarchisantes-dans-les-arts-et-sciences-sociales-imaginaires-de-lingouvernabilite</w:t>
+              <w:t xml:space="preserve">« Sorbonne actuelle » (4e édition), journée d’étude interdisciplinaire sur le thème « La parole des chercheurs et des chercheuses », session « Impact, valeur et éthique de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Doctoral (association doctorale de la Faculté des Lettres de Sorbonne Université), Apr 2022, Paris (Centre International de Conférences de Sorbonne Université, Jussieu), France. https://doctoratp4.hypotheses.org/2900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026691v1</w:t>
+                <w:t xml:space="preserve">hal-04026532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Atterrante et attirante : l’ambivalence de l’étude de la violence légitime »</w:t>
+                <w:t xml:space="preserve">« La notion de “société de vigilance” : enjeux et limites d’une implication citoyenne dans la lutte contre la radicalisation et la prévention du terrorisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Sorbonne actuelle » (4e édition), journée d’étude interdisciplinaire sur le thème « La parole des chercheurs et des chercheuses », session « Impact, valeur et éthique de la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Doctoral (association doctorale de la Faculté des Lettres de Sorbonne Université), Apr 2022, Paris (Centre International de Conférences de Sorbonne Université, Jussieu), France. https://doctoratp4.hypotheses.org/2900</w:t>
+              <w:t xml:space="preserve">Radicalisation et radicalités : regards croisés sur la légitimité de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Philosophiques de Lyon (IRPhiL); Jane Cluzeau, May 2022, Lyon (Université Jean Moulin Lyon III), France. https://irphil.univ-lyon3.fr/journee-detude-radicalisation-et-radicalites-regards-croises-sur-la-legitimite-de-la-violence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026532v1</w:t>
+                <w:t xml:space="preserve">hal-04026565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La notion de “société de vigilance” : enjeux et limites d’une implication citoyenne dans la lutte contre la radicalisation et la prévention du terrorisme »</w:t>
+                <w:t xml:space="preserve">« Du bon usage de Max Weber : retour sur l’expression de “monopole de la violence physique légitime” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radicalisation et radicalités : regards croisés sur la légitimité de la violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches Philosophiques de Lyon (IRPhiL); Jane Cluzeau, May 2022, Lyon (Université Jean Moulin Lyon III), France. https://irphil.univ-lyon3.fr/journee-detude-radicalisation-et-radicalites-regards-croises-sur-la-legitimite-de-la-violence</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du laboratoire Sciences, Normes, Démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anouk Barberousse (PU, directrice du laboratoire), Apr 2022, Paris (Maison de la recherche, Sorbonne Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026565v1</w:t>
+                <w:t xml:space="preserve">hal-04027082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du bon usage de Max Weber : retour sur l’expression de “monopole de la violence physique légitime” »</w:t>
+                <w:t xml:space="preserve">« Le ‘monopole de la violence physique légitime’ est-il encore légitime ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du laboratoire Sciences, Normes, Démocratie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anouk Barberousse (PU, directrice du laboratoire), Apr 2022, Paris (Maison de la recherche, Sorbonne Université), France</w:t>
+              <w:t xml:space="preserve">Frontières de la philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française pour la philosophie et la théorie juridiques et politiques (SFPJ), Sep 2022, Toulouse (Université de Toulouse 1 Capitole), France. https://lasfpj.wixsite.com/rencontres2toulouse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027082v1</w:t>
+                <w:t xml:space="preserve">hal-04026652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une violence animaliste peut-elle être légitime ? »</w:t>
               </w:r>
@@ -1913,51 +1913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F22CA4A"/>
+    <w:nsid w:val="3A2E7977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +2144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.751.0019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.744.0758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16112-7.p.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlesnuls.fr/livres/100-fiches-de-culture-generale-pour-les-nuls-concours-3e-ed-9782412069714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/humanite-animalite-sylvie-paillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lhommage-en-droit-public" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.751.0019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.744.0758" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16112-7.p.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlesnuls.fr/livres/100-fiches-de-culture-generale-pour-les-nuls-concours-3e-ed-9782412069714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/humanite-animalite-sylvie-paillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lhommage-en-droit-public" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>