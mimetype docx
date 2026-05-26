--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -30,127 +30,146 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> JEAN-BAPTISTE JUILLARD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteur en philosophie (PhD, Sorbonne Université), professeur agrégé.Qualifié aux fonctions de maître de conférences par le CNU en section 17 (philosophie) et 04 (science politique)</w:t>
+        <w:t xml:space="preserve">Docteur en philosophie, professeur agrégé.Chercheur associé au laboratoire Sciences, Normes, Démocratie (UMR 8011)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jean-baptiste-juillard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">223789690</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doctorat en philosophie (2020-2025) « La violence légitime en démocratie. Généalogie et problèmes contemporains », Sorbonne Université, école doctorale « Concepts et Langages » (ED 433), laboratoire Sciences, Normes, Démocratie (UMR 8011)</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Master Affaires publiques (2013) Sciences Po</w:t>
+        <w:t xml:space="preserve">Docteur en philosophie de Sorbonne Université (2025), qualifié aux fonctions de maître de conférences en philosophie et en science politique, mes travaux de recherche s'inscrivent dans le champ de la philosophie politique contemporaine et de la théorie politique. Ma thèse, intitulée La violence légitime en démocratie. Généalogie et problèmes contemporains, analyse les conditions de légitimation de l’usage public de la force dans les démocraties contemporaines, en articulant une réflexion sur l’État et sa caractérisation wébérienne, la police (force publique, violence policière) et les formes contemporaines de contestation politique (désobéissance civile et incivile, légitimation de l'action violente).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -173,1679 +192,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout est-il violence ? Sur quelques implications problématiques de l’extension du concept de violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement Philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 75 (1), pp.19-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eph.751.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimi (Arié) – L’État hors-la-loi. Logique des violences policières , Paris, La Découverte, 2023 (Petits cahiers libres). 232 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Forme(s) de la contestation écologique : désobéissance civile, incivile ou violence légitime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Tocqueville des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05172889v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Forme(s) de la contestation écologique : désobéissance civile, incivile ou violence légitime ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alimi (Arié) – L’État hors-la-loi. Logique des violences policières , Paris, La Découverte, 2023 (Petits cahiers libres). 232 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Tocqueville des Jeunes Chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 74 (4), pp.758-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.744.0758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04866828v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La notion de “société de vigilance” dans le discours présidentiel. Un nouveau devoir civique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique, politique, religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16112-7.p.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bergson et l’athéisme naturaliste contemporain : un dialogue critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comprendre et répondre à la violence identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bergsonisme en dialogue. 5ème rencontre du réseau de recherche international sur le bergsonisme global – En ligne (Université de Vilnius/CNRS/Ens Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Povilas Aleksandravičius; Caterina Zanfi, Jan 2025, Vilnius, Lituanie</w:t>
+              <w:t xml:space="preserve">L’apport d’Amartya Sen de la justice à la philosophie politique contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonon Kléber; Edou Nkoghe Rodolphe; Mamadou Ahmed Alladé; Sagna Mahamadou Lamine; Villavicencio Susana, Nov 2024, Saint-Denis (93), France. https://llcp.univ-paris8.fr/colloque-l-apport-d-amartya-sen-de-la-justice-a-la-philosophie-politique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035646v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et répondre à la violence identitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« L’anarchisme méconnaît-il la réalité de la violence ? Sur une perspective anthropologique anarchiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’apport d’Amartya Sen de la justice à la philosophie politique contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bonon Kléber; Edou Nkoghe Rodolphe; Mamadou Ahmed Alladé; Sagna Mahamadou Lamine; Villavicencio Susana, Nov 2024, Saint-Denis (93), France. https://llcp.univ-paris8.fr/colloque-l-apport-d-amartya-sen-de-la-justice-a-la-philosophie-politique</w:t>
+              <w:t xml:space="preserve">Perspectives anarchisantes dans les arts et les sciences humaines et sociales. Questions et débats sur l'imaginaire de 'l'ingouvernabilité'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Vibert (Professeur de sociologie et d’anthropologie, Université d’Ottawa); Rémi Astruc (Professeur de Lettres, Cergy Paris Université), Oct 2022, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France. https://heritages.cyu.fr/version-francaise/evenements/fil-dactualite/perspectives-anarchisantes-dans-les-arts-et-sciences-sociales-imaginaires-de-lingouvernabilite</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035643v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Indétermination et légitimité de la violence »</w:t>
-[...550 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">« Le ‘monopole de la violence physique légitime’ est-il encore légitime ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières de la philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française pour la philosophie et la théorie juridiques et politiques (SFPJ), Sep 2022, Toulouse (Université de Toulouse 1 Capitole), France. https://lasfpj.wixsite.com/rencontres2toulouse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026652v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04026228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 fiches de culture générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Une violence animaliste peut-elle être légitime ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04026193v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanité/Animalité. Une querelle contemporaine entre spécistes et antispécistes, sous la direction de Sylvie Paillat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-172, 2023, 9791037031884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'approche du philosophe : l'hommage dans la culture contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hommage en droit public, sous la direction de l'Association des doctorants en droit public de l'université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 13-26, 2019, 978-2-84934-401- 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une violence animaliste peut-elle être légitime ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« La violence contre les élus : un nouveau mal démocratique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04026122v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://theconversation.com/la-violence-contre-les-elus-un-nouveau-mal-democratique-180142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La violence contre les élus : un nouveau mal démocratique ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La violence légitime en démocratie. Généalogie et problèmes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04027130v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philosophie. Sorbonne Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025SORUL131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05609305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1913,51 +1235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2E7977"/>
+    <w:nsid w:val="D6EB7D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +1466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.751.0019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.744.0758" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16112-7.p.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pourlesnuls.fr/livres/100-fiches-de-culture-generale-pour-les-nuls-concours-3e-ed-9782412069714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/humanite-animalite-sylvie-paillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lhommage-en-droit-public" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-juillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223789690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033072v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Juillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.751.0019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866828v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.744.0758" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16112-7.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/humanite-animalite-sylvie-paillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/lhommage-en-droit-public" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05609305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>