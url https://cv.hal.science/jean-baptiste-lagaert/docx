--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -334,239 +334,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilayer Grow-or-Go Model for GBM: Effects of Invasive Cells and Anti-Angiogenesis on Growth.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid spectral-particle method for the turbulent transport of a passive scalar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Saut</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 260, pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038063v1</w:t>
+                <w:t xml:space="preserve">hal-00935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid spectral-particle method for the turbulent transport of a passive scalar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multilayer Grow-or-Go Model for GBM: Effects of Invasive Cells and Anti-Angiogenesis on Growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935487v1</w:t>
+                <w:t xml:space="preserve">hal-01038063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of inflammation during ischemic stroke</w:t>
               </w:r>
@@ -1443,51 +1443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fathallah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sikora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949669v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769144v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Iollo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fathallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sikora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949669v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;rignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B&#233;gou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769144v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>