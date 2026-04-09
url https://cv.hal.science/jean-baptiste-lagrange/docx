--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -722,256 +722,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional perspective on the teaching of algebra: current challenges and the contribution of technology</w:t>
+                <w:t xml:space="preserve">Digital technologies to teach and learn mathematics: Context and re-contextualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronis Kynigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.381 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-013-9525-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740456v1</w:t>
+                <w:t xml:space="preserve">hal-01740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies numériques pour l'enseignement : usages, dispositifs et genèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital technologies to teach and learn mathematics: Context and re-contextualization</w:t>
+                <w:t xml:space="preserve">A functional perspective on the teaching of algebra: current challenges and the contribution of technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chronis Kynigos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10649-013-9525-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740449v1</w:t>
+                <w:t xml:space="preserve">hal-01740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Potential of Computer Environments for the Teaching and Learning of Functions: A Double Analysis from Two Research Traditions</w:t>
               </w:r>
@@ -3007,183 +3007,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposing Computer Tools from the Mathematical Sciences into Teaching</w:t>
+                <w:t xml:space="preserve">Using Symbolic Calculators to Study Mathematics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators Turning a Computational Device into a Mathematical Instrument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Springer-Verlag, 2005, Mathematics Education Library, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/0-387-23435-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b101602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379886v1</w:t>
+                <w:t xml:space="preserve">hal-02379891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Symbolic Calculators to Study Mathematics.</w:t>
+                <w:t xml:space="preserve">Transposing Computer Tools from the Mathematical Sciences into Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators Turning a Computational Device into a Mathematical Instrument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Springer-Verlag, 2005, Mathematics Education Library, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b101602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23435-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379891v1</w:t>
+                <w:t xml:space="preserve">hal-02379886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EE26FF1"/>
+    <w:nsid w:val="48804422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3821,51 +3821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-877X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061022640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739x.2025.2454600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10192-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00130-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kiem Minh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0774-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9525-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-013-9211-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012086721534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-045T60WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009858714113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83Z5LZDS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Feuvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Heilbronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huincahue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b101602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01270766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-877X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061022640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739x.2025.2454600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10192-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00130-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kiem Minh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0774-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9525-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-013-9211-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012086721534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-045T60WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009858714113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83Z5LZDS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Feuvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Heilbronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huincahue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b101602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01270766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>