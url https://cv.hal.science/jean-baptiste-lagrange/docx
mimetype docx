--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -813,165 +813,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques pour l'enseignement : usages, dispositifs et genèses</w:t>
+                <w:t xml:space="preserve">A functional perspective on the teaching of algebra: current challenges and the contribution of technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article285</w:t>
+              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379803v1</w:t>
+                <w:t xml:space="preserve">hal-01740456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional perspective on the teaching of algebra: current challenges and the contribution of technology</w:t>
+                <w:t xml:space="preserve">Les technologies numériques pour l'enseignement : usages, dispositifs et genèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://adjectif.net/spip.php?article285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740456v1</w:t>
+                <w:t xml:space="preserve">hal-02379803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Potential of Computer Environments for the Teaching and Learning of Functions: A Double Analysis from Two Research Traditions</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48804422"/>
+    <w:nsid w:val="AE4B1ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3821,51 +3821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-877X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061022640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739x.2025.2454600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10192-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00130-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kiem Minh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0774-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9525-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-013-9211-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012086721534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-045T60WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009858714113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83Z5LZDS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Feuvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Heilbronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huincahue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b101602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01270766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1789-877X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061022640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739x.2025.2454600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10192-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-020-00130-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Kiem Minh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-016-0774-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chronis Kynigos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-013-9525-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-013-9211-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012086721534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-045T60WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009858714113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83Z5LZDS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Kiet Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Feuvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meyrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Heilbronner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Defouad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dup&#233;rier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Juge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huincahue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90850-8_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804171179-les-didactiques-en-questions" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b101602" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01270766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01279249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>