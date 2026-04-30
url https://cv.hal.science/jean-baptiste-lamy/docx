--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -100,5054 +100,5046 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
+                <w:t xml:space="preserve">Simulation Trials for Evaluating Clinical Decision Support Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346381v1</w:t>
+                <w:t xml:space="preserve">hal-05090294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130379v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent and Visual Clinical Decision Support System for Medication Reconciliation at Admission in a Hospital Setting</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03002-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI251505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346361v1</w:t>
+                <w:t xml:space="preserve">hal-05090292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Guidelines to Code: Formalizing STOPP/START Criteria Using LLMs and RAG for Clinical Decision Support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI251492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346333v1</w:t>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning preferences in Qualitative Choice Logic and some of its variants: an application for antibiotics recommendations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Intelligent and Visual Clinical Decision Support System for Medication Reconciliation at Admission in a Hospital Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+                <w:t xml:space="preserve">Rory Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-38. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 332, pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11663081.2025.2518838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI251505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343124v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on clinical guideline adherence of Orient-COVID, a clinical decision support system based on dynamic decision trees for COVID19 management: A randomized simulation trial with medical trainees</w:t>
+                <w:t xml:space="preserve">From Guidelines to Code: Formalizing STOPP/START Criteria Using LLMs and RAG for Clinical Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouin Jammal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samya Adrouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105772⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 332, pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI251492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855598v1</w:t>
+                <w:t xml:space="preserve">hal-05346333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Healthcare Informatics: Integrating Category Theory Reasoning into OMOP-CDM Ontology Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Learning preferences in Qualitative Choice Logic and some of its variants: an application for antibiotics recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI240680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11663081.2025.2518838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346444v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Impact on clinical guideline adherence of Orient-COVID, a clinical decision support system based on dynamic decision trees for COVID19 management: A randomized simulation trial with medical trainees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouin Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lelong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+                <w:t xml:space="preserve">Charbel Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-024-02742-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.105772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804872v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original Strategy for Verbatim Collecting Knowledge from Mostly-Illiterate and Secretive Experts: West Africa Traditional Medicine’s Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoh Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kroa Ehoulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI241062⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2024.01507120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346431v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Clinical Practice Guideline Recommendations for Hereditary Cancer Risk Using Chatbots and Ontologies: System Description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Healthcare Informatics: Integrating Category Theory Reasoning into OMOP-CDM Ontology Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Frey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Albarran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/29289⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1427-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI240680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013640v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Prediction of All-Cause Clinical Deterioration in General Wards Patients: Development and Validation of a Biomarker-Based Machine Learning Model Derived From Rapid Response Team Activations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000001069⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-024-02742-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013628v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI241062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738935v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Model and Strategy for Predicting and Discovering Drug-Drug Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651749v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Qualitative and Quantitative Evaluation of DESIREE, a Decision Support Platform for the Management of Primary Breast Cancer Patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated Clinical Practice Guideline Recommendations for Hereditary Cancer Risk Using Chatbots and Ontologies: System Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordon Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Booma Devi Sekar</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecelia Bellcross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heath Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e29289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/29289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648858v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Early Prediction of All-Cause Clinical Deterioration in General Wards Patients: Development and Validation of a Biomarker-Based Machine Learning Model Derived From Rapid Response Team Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouin Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/shti210158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479325v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data science approach to drug safety: Semantic and visual mining of adverse drug events from clinical trials of pain treatments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102074. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738891v1</w:t>
+                <w:t xml:space="preserve">hal-03651749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preliminary Qualitative and Quantitative Evaluation of DESIREE, a Decision Support Platform for the Management of Primary Breast Cancer Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Blancafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Booma Devi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.1012-1021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887395v1</w:t>
+                <w:t xml:space="preserve">hal-03648858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.248-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti210158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532851v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A data science approach to drug safety: Semantic and visual mining of adverse drug events from clinical trials of pain treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2021.102074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440631v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RainBio: Proportional visualization of large sets in biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (11), pp.3285-3298. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2921544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264217v1</w:t>
+                <w:t xml:space="preserve">hal-02532851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and Variability in Drug Databases: Lessons Learnt from Drug Comparisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 270, pp.1329-1330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200426⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 270, pp.1313-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887401v1</w:t>
+                <w:t xml:space="preserve">hal-02887395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an ontological reasoning to support the guideline-based management of primary breast cancer patients in the DESIREE project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101922⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969742v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Bobed</w:t>
+                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972457v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and Variability in Drug Databases: Lessons Learnt from Drug Comparisons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RainBio: Proportional visualization of large sets in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200426⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.3285-3298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2921544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738887v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Limits and Variability in Drug Databases: Lessons Learnt from Drug Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 272, pp.107-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200505⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 270, pp.1329-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738890v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing undirected graphs and symmetric square matrices as overlapping sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implementation of an ontological reasoning to support the guideline-based management of primary breast cancer patients in the DESIREE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.101922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-019-7655-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264236v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mitochondrial Mutations in Oral Cavity Cancers among Senegalese Patients</w:t>
+                <w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silly Toure</w:t>
+                <w:t xml:space="preserve">Romaric Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimata Mbaye</w:t>
+                <w:t xml:space="preserve">Laura Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Diarra Gueye</w:t>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Fall</w:t>
+                <w:t xml:space="preserve">Bissan Audeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmadou Dem</w:t>
+                <w:t xml:space="preserve">Carlos Bobed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (7), pp.2203-2208. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.7.2203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501563v1</w:t>
+                <w:t xml:space="preserve">hal-02972457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable artificial intelligence for breast cancer: A visual case-based reasoning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 272, pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998052v1</w:t>
+                <w:t xml:space="preserve">hal-03738890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating effective population size of large marine populations, is it feasible?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing undirected graphs and symmetric square matrices as overlapping sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12338⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-019-7655-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089607v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine de Beco</w:t>
+                <w:t xml:space="preserve">Somatic Mitochondrial Mutations in Oral Cavity Cancers among Senegalese Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silly Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Diarra Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Dem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocz057⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.2203-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.7.2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479057v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme multimodale d’aide à la décision. Application à la prise en charge du cancer du sein dans le cadre du projet DESIREE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Explainable artificial intelligence for breast cancer: A visual case-based reasoning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi37-0001⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901326v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Genome-Wide Differentiation between Native and Introduced Populations of the Cupped Oysters Crassostrea gigas and Crassostrea angulata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
+                <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Beco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy194⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1010 - 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocz057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395878v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une plateforme multimodale d’aide à la décision. Application à la prise en charge du cancer du sein dans le cadre du projet DESIREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi37-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849868v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining semantic and lexical methods for mapping MedDRA to VCM icons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803759v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Guideline-Based, Experience-Based, and Case-Based Approaches to Enrich Decision Support for the Management of Breast Cancer Patients in the DESIREE Project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining semantic and lexical methods for mapping MedDRA to VCM icons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 255, pp.190-194</w:t>
+              <w:t xml:space="preserve">, 2018, 247, pp.905-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489264v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Knowledge-Based Tool for Auto-Assessing the Cardiovascular Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">Implementing Guideline-Based, Experience-Based, and Case-Based Approaches to Enrich Decision Support for the Management of Breast Cancer Patients in the DESIREE Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bd Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 247, pp.735-739. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 255, pp.190-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803761v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Decision Support System for Breast Cancer Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booma Devi Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nekane Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.28-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2991/ijcis.2018.25905180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Building a Knowledge-Based Tool for Auto-Assessing the Cardiovascular Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Imene Hadj Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.735-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527283v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479375v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow boxes: A new technique for overlapping set visualization and two applications in the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43, pp.71 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvlc.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shérazade Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,517 +5174,517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235, pp.529-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of multiple guidelines for decision support: a case study on the multidisciplinary management of breast cancer within the DESIREE project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1527-1536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of the semantics of iconic languages: An ontology-based method and four semantic-powered applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.159 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.knosys.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owlready: Ontology-oriented programming in Python with automatic classification and high level constructs for biomedical ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80, pp.11 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.artmed.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation de la sémantique des langages iconiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste F Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine F Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain F Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (5), pp.579-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIA.30.579-606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,1841 +5699,1841 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.924-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of information in medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.135-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstractive Summarization of Drug Dosage Regimens for Supporting Drug Comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 213, pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00980903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.333-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2014 medical informatics perspective on clinical decision support systems: do we hit the ceiling of effectiveness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.163-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1197/jamia.M2398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810495v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01101481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Preference-based framework for medical decision making.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.63-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01101481v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical informatics perspective on clinical decision support systems. Findings from the yearbook 2013 section on decision support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Section Editors For The Imia Yearbook Section On Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.128-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
+              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810513v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912881v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline-derived model to facilitate the implementation of test-ordering rules within a hospital information system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.719-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical informatics perspective on clinical decision support systems. Findings from the yearbook 2013 section on decision support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearb Med Inform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.128-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00881027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7556,246 +7548,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Beuscart-Zéphir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (2), pp.129-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,100 +7802,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,5939 +7910,6056 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic system for critiquing physicians' prescriptions: usability, satisfaction and lessons learnt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.125-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to laboratory guidelines by modeling their contents and designing a computerized user interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.487-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic system for critiquing physicians' prescriptions: usability, satisfaction and lessons learnt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.125-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to translate therapeutic recommendations in clinical practice guidelines into rules for critiquing physician prescriptions? Methods and application to five guidelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6947-10-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00668456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to translate therapeutic recommendations in clinical practice guidelines into rules for critiquing physician prescriptions? Methods and application to five guidelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.156-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et étude d’impact d’un système informatique de tableaux de bord pour le suivi des pathologies chroniques en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Falcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Benainous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the C4.5 machine learning algorithm to test a clinical guideline-based decision support system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Falcoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 136, pp.223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6947-8-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Graphical Approaches should be Used to Represent Medical Knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116, pp.719-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telemonitoring of patients at home: a software agent approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bajolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 72 (3), pp.257-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-2607(02)00161-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOTE: Are We Learning to Classify or to Detect Synthetic Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.283-290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012325300003636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tspora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2024 - 16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheye Visualization and Multi-Path Trees for Presenting Clinical Practice Guidelines: Methods and Application to Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouin Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 27th International Conference Information Visualisation (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tampere, France. pp.37-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Preferences in Lexicographic Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2023 - 15th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal. pp.1012-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011891300003393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346479v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013675v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
+              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479318v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479322v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
+              <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951742v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of four visual analytics techniques for the visualization of adverse drug event rates in clinical trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968289v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner arbres phylogénétiques et visualisation d'ensembles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of four visual analytics techniques for the visualization of adverse drug event rates in clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.344-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV51561.2020.00063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968296v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combiner arbres phylogénétiques et visualisation d'ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968284v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Classifying Adverse-Event Related 30-ay Hospital Readmissions: Potential Implications for Patient Safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMTH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479291v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconic Visualization of Sickle Cell Patients Current and Past Health Status</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Classifying Adverse-Event Related 30-ay Hospital Readmissions: Potential Implications for Patient Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIMTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Athène, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200496⟩</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479297v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Representation of African Traditional Medicine Recipes Using Icons and a Formal Ontology, ontoMEDTRAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoh Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Marcellin Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Genève, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI200269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of potential drug synergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Iconic Visualization of Sickle Cell Patients Current and Past Health Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athène, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968276v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle explicable pour le cancer du sein : Une approche visuelle de raisonnement à partir de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visualization of potential drug synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479312v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual explanation of simple neural networks using interactive rainbow boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle explicable pour le cancer du sein : Une approche visuelle de raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference Information Visualisation (iV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264225v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de préférences à partir d'une ontologie formelle : méthodes et application en antibiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Visualization of Genotypes and Phenotypes with Rainbow Boxes: Methods and Application to Sickle Cell Disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual explanation of simple neural networks using interactive rainbow boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference Information Visualisation (iV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479276v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMENS-LIS4SC, a Laboratory Information System for Biological Tests of Sickle Cell Screening and Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI190295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iconic approach to the browsing of medical terminologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proportional Visualization of Genotypes and Phenotypes with Rainbow Boxes: Methods and Application to Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 23rd International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2019.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479242v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic software visualization of quantum algorithms with rainbow boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An iconic approach to the browsing of medical terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Bui Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Le Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Visualization Theory and Applications (IVAPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEDINFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264243v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Information System for Sickle Cell Neonatal Screening in Senegal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic software visualization of quantum algorithms with rainbow boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-959-1-95⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Information Visualization Theory and Applications (IVAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007247801550163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479249v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical visual case-based reasoning for supporting breast cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boomadevi Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Clinical Decision Support Systems for Patient-Centered Healthcare in Breast Cancer Oncology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards an Information System for Sickle Cell Neonatal Screening in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Seroussi</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 20th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2018.8531128⟩</w:t>
+              <w:t xml:space="preserve">STC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-959-1-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479209v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing symmetric square matrices with rainbow boxes: methods and application to character co-occurrence matrices in literary texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intelligent Clinical Decision Support Systems for Patient-Centered Healthcare in Breast Cancer Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Ugarriza Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation (iV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 20th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ostrava, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2018.8531128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849813v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diagram for amino acids: User study comparing rainbow boxes to Venn/Euler diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visualizing symmetric square matrices with rainbow boxes: methods and application to character co-occurrence matrices in literary texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
+              <w:t xml:space="preserve">International Conference Information Visualisation (iV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849808v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas visuel : méthodes et application au traitement du cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new diagram for amino acids: User study comparing rainbow boxes to Venn/Euler diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479226v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raisonnement à partir de cas visuel : méthodes et application au traitement du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558576v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oiseaux picorant artificiels : une nouvelle méta-heuristique inspirée du comportement des pigeons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558577v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating visually the reasoning of a perceptron: the weighted rainbow boxes technique and an application in antibiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference Information Visualisation (IV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Drug Adverse Effects from Product Characteristics (SPCs): A Text Versus Table Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les oiseaux picorant artificiels : une nouvelle méta-heuristique inspirée du comportement des pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363986v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Extraction of Drug Adverse Effects from Product Characteristics (SPCs): A Text Versus Table Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Munich, Germany. pp.339-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558578v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow boxes: a technique for visualizing overlapping sets and an application to the comparison of drugs properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348434v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système iconique d'aide à la décision pour les praticiens de la médecine traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoh Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Marcellin Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE AFRICAIN SUR LA RECHERCHE EN INFORMATIQUE ET EN MATHÉMATIQUES APPLIQUÉES (CARI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rainbow boxes: a technique for visualizing overlapping sets and an application to the comparison of drugs properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference Information Visualisation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348436v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontopy : programmation orientée ontologie en Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168286v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ontopy : programmation orientée ontologie en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
+              <w:t xml:space="preserve">IC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168293v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.51-62</w:t>
+              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004802v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General linear models for group studies in diffusion tensor imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchon</w:t>
+                <w:t xml:space="preserve">J. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.1339 - 1342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2014.6868100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.51-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13865,329 +13974,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image analysis pipeline for molluscs shells phenotyping: Development and validation on the pacific oyster Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ontology-driven decision support for hereditary cancer risk assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JB Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jourdan</w:t>
+                <w:t xml:space="preserve">H Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Welch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA 2019 Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14197,162 +14181,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies with Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apress, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4842-6552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python et les ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14362,830 +14346,830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Qualitative Method for Learning Medical Expert Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 290, IOS Press, pp.645-649, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Feeding Birds (AFB): a new metaheuristic inspired by the behavior of pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in nature-inspired computing and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96451-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Decision Support System for Helping Physicians to Make A decision on New Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems VII. Data, information and knowledge visualization in decision support systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282, , pp.3-15, 2017, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57487-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Vocabulary, Terminological Resources and Information Coding in the Health Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics, e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2014, Health Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0478-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15195,441 +15179,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: Methods and application to STOPP/START v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hector Falcoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data science approach to drug safety: Semantic and visual mining of adverse drug events from clinical trials of pain treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15639,95 +15623,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The great table of Description Logics and formal ontology notations Background on DL semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIMICS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15737,105 +15721,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation, iconisation et visualisation des connaissances : Principes et applications à l'aide à la décision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Normandie Université, Université de Rouen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01849832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15982,51 +15966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Schofield" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251505" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Jammal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abi Khalil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mourad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albarran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240680" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordon Ritchie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Bellcross" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Morrison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Saikali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000001069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Blancafort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Devi Sekar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2921544" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prebet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7655-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silly Toure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Mbaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Gueye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Fall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.7.2203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998052v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boomadevi Sekar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guezennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2019.01.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03089607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthel&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waples" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12338" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cornette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heurtebise" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy194" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Larburu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Sekar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Larburu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.2018.25905180" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2017.09.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.08.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.07.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Support Section Editors For The Imia Yearbook Section On Decision" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00881027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ebrahiminia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912884v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-10-31" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489231v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Falcoff" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benainous" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillaizeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912885v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bajolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-2607(02)00161-X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL72JLMN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51561.2020.00063" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200491" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479297v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassim Diallo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200496" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouame" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Marcellin Brou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200269" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968276v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2019.00010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479237v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190295" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Bui Thuy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264243v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007247801550163" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-959-1-95" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479269v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940223" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Muro" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Ugarriza Pinedo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2018.8531128" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849808v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479226v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-339" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558578v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348434v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491875v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348436v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168286v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403733v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heitz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6868100" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013744v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JB Ritchie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morrison" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Welch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4842-6552-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264232v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96451-5_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57487-5_1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725432v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725462v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968302v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849822v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01849832v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03002-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Schofield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Jammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abi Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouam&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroa Ehoul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2024.01507120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albarran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordon Ritchie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Frey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Bellcross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Morrison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Saikali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000001069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Blancafort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Devi Sekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2921544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prebet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7655-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silly Toure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Mbaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Gueye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Fall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.7.2203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boomadevi Sekar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guezennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2019.01.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Larburu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Sekar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Larburu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.2018.25905180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2017.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.08.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Support Section Editors For The Imia Yearbook Section On Decision" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00881027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ebrahiminia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-10-31" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Falcoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benainous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillaizeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bajolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-2607(02)00161-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL72JLMN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011891300003393" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51561.2020.00063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200491" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouame" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Marcellin Brou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200269" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassim Diallo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479237v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190295" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2019.00010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Bui Thuy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264243v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007247801550163" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940223" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-959-1-95" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Muro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Ugarriza Pinedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2018.8531128" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363986v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-339" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558578v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348436v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168286v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6868100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013744v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JB Ritchie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morrison" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Welch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4842-6552-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479263v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264232v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96451-5_3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57487-5_1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725432v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725462v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968302v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849822v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01849832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>