--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -100,710 +100,710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Trials for Evaluating Clinical Decision Support Systems</w:t>
+                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI250304⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090294v1</w:t>
+                <w:t xml:space="preserve">hal-05346381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Framework Selection for Clinical Decision Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Trials for Evaluating Clinical Decision Support Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+                <w:t xml:space="preserve">Pierre Meneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.118-122. </w:t>
+              <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI250285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI250304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346381v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130379v1</w:t>
+                <w:t xml:space="preserve">hal-05377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">A simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.173. </w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.904-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03002-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2025.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090292v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+                <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.362. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-025-03219-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-025-03002-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377655v1</w:t>
+                <w:t xml:space="preserve">hal-05090292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intelligent and Visual Clinical Decision Support System for Medication Reconciliation at Admission in a Hospital Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Schofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 332, pp.103-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -863,51 +863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samya Adrouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 332, pp.42-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -941,77 +941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning preferences in Qualitative Choice Logic and some of its variants: an application for antibiotics recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 195, pp.105772. </w:t>
@@ -1173,542 +1173,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Strategy for Verbatim Collecting Knowledge from Mostly-Illiterate and Secretive Experts: West Africa Traditional Medicine’s Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kroa Ehoulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2024.01507120⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI241062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346399v1</w:t>
+                <w:t xml:space="preserve">hal-05346431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Healthcare Informatics: Integrating Category Theory Reasoning into OMOP-CDM Ontology Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Albarran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1427-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI240680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Original Strategy for Verbatim Collecting Knowledge from Mostly-Illiterate and Secretive Experts: West Africa Traditional Medicine’s Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoh Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kroa Ehoulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-024-02742-6⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2024.01507120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804872v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Pharmacist-GP Collaboration in Medication Review Using Argumentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: methods and application to STOPP/START v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI241062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12911-024-02742-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346431v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and Strategy for Predicting and Discovering Drug-Drug Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,827 +1736,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Clinical Practice Guideline Recommendations for Hereditary Cancer Risk Using Chatbots and Ontologies: System Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordon Ritchie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catherine Letord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/29289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013640v1</w:t>
+                <w:t xml:space="preserve">hal-03651749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Prediction of All-Cause Clinical Deterioration in General Wards Patients: Development and Validation of a Biomarker-Based Machine Learning Model Derived From Rapid Response Team Activations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouin Jammal</w:t>
+                <w:t xml:space="preserve">Automated Clinical Practice Guideline Recommendations for Hereditary Cancer Risk Using Chatbots and Ontologies: System Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordon Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecelia Bellcross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Saikali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heath Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.578-586. </w:t>
+              <w:t xml:space="preserve">JMIR Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.e29289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000001069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/29289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013628v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+                <w:t xml:space="preserve">Early Prediction of All-Cause Clinical Deterioration in General Wards Patients: Development and Validation of a Biomarker-Based Machine Learning Model Derived From Rapid Response Team Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouin Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leguillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melody Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Patient Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PTS.0000000000001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738935v1</w:t>
+                <w:t xml:space="preserve">hal-04013628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-support systems for managing polypharmacy in the elderly: A scoping review</w:t>
+                <w:t xml:space="preserve">ABiMed: Towards an Innovative Clinical Decision Support System for Medication Reviews and Polypharmacy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letord</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104074. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Informatics and Technology in Clinical Care and Public Health, 289, pp.61-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI210859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651749v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Qualitative and Quantitative Evaluation of DESIREE, a Decision Support Platform for the Management of Primary Breast Cancer Patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.248-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/shti210158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648858v1</w:t>
+                <w:t xml:space="preserve">hal-03479325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Comparison of Guidelines: Method and Application to Potentially Inappropriate Medication Lists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preliminary Qualitative and Quantitative Evaluation of DESIREE, a Decision Support Platform for the Management of Primary Breast Cancer Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Blancafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Booma Devi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020, pp.1012-1021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479325v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data science approach to drug safety: Semantic and visual mining of adverse drug events from clinical trials of pain treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.102074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2584,763 +2584,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532851v1</w:t>
+                <w:t xml:space="preserve">hal-02440631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explainable decision support through the learning and visualization of preferences from a formal ontology of antibiotic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2020.103407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887395v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Experts Reasoning in Antibiotic Treatment with Preference Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 270, pp.1313-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738891v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibioGame® A serious game for teaching medical students about antibiotic use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Approach Based on Preference Learning for Identifying Experts Reasoning in Antibiotic Treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Lakrafli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.104074. </w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 272, pp.115-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2020.104074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440631v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RainBio: Proportional visualization of large sets in biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Limits and Variability in Drug Databases: Lessons Learnt from Drug Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2921544⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.1329-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264217v1</w:t>
+                <w:t xml:space="preserve">hal-02887401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and Variability in Drug Databases: Lessons Learnt from Drug Comparisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">RainBio: Proportional visualization of large sets in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 270, pp.1329-1330. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), pp.3285-3298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI200426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2921544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887401v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an ontological reasoning to support the guideline-based management of primary breast cancer patients in the DESIREE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Prebet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,77 +3551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Drug Interactions for Supporting Medication Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.107-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3649,546 +3649,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing undirected graphs and symmetric square matrices as overlapping sets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Beco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-019-7655-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1010 - 1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocz057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264236v1</w:t>
+                <w:t xml:space="preserve">hal-03479057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mitochondrial Mutations in Oral Cavity Cancers among Senegalese Patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing undirected graphs and symmetric square matrices as overlapping sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.7.2203⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-019-7655-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501563v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable artificial intelligence for breast cancer: A visual case-based reasoning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Somatic Mitochondrial Mutations in Oral Cavity Cancers among Senegalese Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silly Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Diarra Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmadou Dem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.2203-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.7.2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998052v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping GPs to extrapolate guideline recommendations to patients for whom there are no explicit recommendations, through the visualization of drug properties. The example of AntibioHelp® in bacterial diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hector Falcoff</w:t>
+                <w:t xml:space="preserve">Explainable artificial intelligence for breast cancer: A visual case-based reasoning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Beco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.1010 - 1019. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocz057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479057v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme multimodale d’aide à la décision. Application à la prise en charge du cancer du sein dans le cadre du projet DESIREE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Prebet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,213 +4259,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining semantic and lexical methods for mapping MedDRA to VCM icons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.905-909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849868v1</w:t>
+                <w:t xml:space="preserve">hal-01803759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining semantic and lexical methods for mapping MedDRA to VCM icons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using preference learning for detecting inconsistencies in clinical practice guidelines: Methods and application to antibiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2018.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803759v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Guideline-Based, Experience-Based, and Case-Based Approaches to Enrich Decision Support for the Management of Breast Cancer Patients in the DESIREE Project.</w:t>
               </w:r>
@@ -4576,103 +4576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case-Based Decision Support System for Breast Cancer Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booma Devi Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nekane Larburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.28-38. </w:t>
@@ -4749,51 +4749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Imene Hadj Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4838,230 +4838,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Owlready: Ontology-oriented programming in Python with automatic classification and high level constructs for biomedical ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.11 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527283v1</w:t>
+                <w:t xml:space="preserve">hal-01592746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow boxes: A new technique for overlapping set visualization and two applications in the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43, pp.71 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,498 +5033,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+                <w:t xml:space="preserve">Using visual analytics for presenting comparative information on new drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2017.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479067v1</w:t>
+                <w:t xml:space="preserve">hal-01527283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation of multiple guidelines for decision support: a case study on the multidisciplinary management of breast cancer within the DESIREE project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Larburu</w:t>
+                <w:t xml:space="preserve">Design of a Visual Interface for Comparing Antibiotics Using Rainbow Boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shérazade Kinouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaulent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 235, pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489249v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of the semantics of iconic languages: An ontology-based method and four semantic-powered applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Reconciliation of multiple guidelines for decision support: a case study on the multidisciplinary management of breast cancer within the DESIREE project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Guézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Larburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1527-1536</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592749v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owlready: Ontology-oriented programming in Python with automatic classification and high level constructs for biomedical ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formalization of the semantics of iconic languages: An ontology-based method and four semantic-powered applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80, pp.11 - 28. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.159 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2017.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592746v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation de la sémantique des langages iconiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste F Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine F Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,299 +5634,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650024v1</w:t>
+                <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyMedTermino: an open-source generic API for advanced terminology services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.924-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084123v1</w:t>
+                <w:t xml:space="preserve">hal-03650024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Séroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,77 +6007,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstractive Summarization of Drug Dosage Regimens for Supporting Drug Comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,103 +6253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an iconic language to improve access to electronic medical records in general medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205, pp.333-7</w:t>
@@ -6473,77 +6473,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving access to clinical practice guidelines with an interactive graphical interface using an iconic language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6689,90 +6689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,563 +6813,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A medical informatics perspective on clinical decision support systems. Findings from the yearbook 2013 section on decision support.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Support Section Editors For The Imia Yearbook Section On Decision</w:t>
+                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.128-31</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.42-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489164v1</w:t>
+                <w:t xml:space="preserve">hal-00912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912881v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobin Yasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the use of SNOMED CT and ICD10 for coding clinical conditions to implement laboratory guidelines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mobin Yasini</w:t>
+                <w:t xml:space="preserve">A medical informatics perspective on clinical decision support systems. Findings from the yearbook 2013 section on decision support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Support Section Editors For The Imia Yearbook Section On Decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 186, pp.200-4</w:t>
+              <w:t xml:space="preserve">Yearbook of medical informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.128-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810513v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guideline-derived model to facilitate the implementation of test-ordering rules within a hospital information system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.719-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7394,64 +7394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A medical informatics perspective on clinical decision support systems. Findings from the yearbook 2013 section on decision support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearb Med Inform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.128-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7476,77 +7476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic semantic method for mapping SNOMED CT concepts to VCM Icons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7578,337 +7578,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 180, pp.93-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811251v1</w:t>
+                <w:t xml:space="preserve">hal-03738758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Beuscart-Zéphir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738758v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an original interface that facilitates the use of clinical practice guidelines of infection by physicians in primary care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8071,90 +8071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to laboratory guidelines by modeling their contents and designing a computerized user interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobin Yasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.487-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8179,103 +8179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic system for critiquing physicians' prescriptions: usability, satisfaction and lessons learnt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 169, pp.125-9</w:t>
@@ -8304,103 +8304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to translate therapeutic recommendations in clinical practice guidelines into rules for critiquing physician prescriptions? Methods and application to five guidelines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.31. </w:t>
@@ -8563,77 +8563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,364 +8807,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the C4.5 machine learning algorithm to test a clinical guideline-based decision support system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Ellini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-8-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912885v1</w:t>
+                <w:t xml:space="preserve">hal-03810551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a graphical and interactive interface for facilitating access to drug contraindications, cautions for use, interactions and adverse effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of the C4.5 machine learning algorithm to test a clinical guideline-based decision support system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ouvrard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anis Ellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Ebrahiminia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136, pp.223-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810551v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iconic language for the graphical representation of medical concepts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9198,90 +9198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Graphical Approaches should be Used to Represent Medical Knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116, pp.719-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9427,130 +9427,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOTE: Are We Learning to Classify or to Detect Synthetic Data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.283-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9584,90 +9584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tspora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2024 - 16th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.291-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9695,956 +9695,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Improving Oversampling by Filtering out Unrealistic Synthetic Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fisheye Visualization and Multi-Path Trees for Presenting Clinical Practice Guidelines: Methods and Application to Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouin Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012325400003636⟩</w:t>
+              <w:t xml:space="preserve">2023 27th International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tampere, France. pp.37-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358916v1</w:t>
+                <w:t xml:space="preserve">hal-05346657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheye Visualization and Multi-Path Trees for Presenting Clinical Practice Guidelines: Methods and Application to Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Preferences in Lexicographic Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 27th International Conference Information Visualisation (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2023 - 15th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbonne, Portugal. pp.1012-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011891300003393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346657v1</w:t>
+                <w:t xml:space="preserve">hal-04162803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Preferences in Lexicographic Choice Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2023 - 15th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011891300003393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04162803v1</w:t>
+                <w:t xml:space="preserve">hal-05346479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOTE: Apprenons-nous à classifier ou à prédire la nature synthétique des données ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+                <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346479v1</w:t>
+                <w:t xml:space="preserve">hal-04013675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Choice Logic For Modeling Experts Recommendations of Antibiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International FLAIRS Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Hutchinson Island, United States</w:t>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013675v1</w:t>
+                <w:t xml:space="preserve">hal-03479318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: Towards an innovative clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertille Leroy</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Athène, Greece</w:t>
+              <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479318v1</w:t>
+                <w:t xml:space="preserve">hal-03479322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership - Common Data Model (OMOP-CDM) electronic health records to an OWL ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visualization of potential drug synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021 - 18th World Congress of Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479322v1</w:t>
+                <w:t xml:space="preserve">hal-02968276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle explicable pour le cancer du sein : Une approche visuelle de raisonnement à partir de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951742v1</w:t>
+                <w:t xml:space="preserve">hal-03479312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four visual analytics techniques for the visualization of adverse drug event rates in clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.344-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10672,2374 +10650,2374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner arbres phylogénétiques et visualisation d'ensembles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Learning Preferences in Prioritized Qualitative Choice Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Jay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Tools with Artificial Intelligence, ICTAI 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, MD, United States. pp.368-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968296v1</w:t>
+                <w:t xml:space="preserve">hal-03951742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combiner arbres phylogénétiques et visualisation d'ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968284v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Classifying Adverse-Event Related 30-ay Hospital Readmissions: Potential Implications for Patient Safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visualization of drug interactions for supporting medication review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMTH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Athen, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479291v1</w:t>
+                <w:t xml:space="preserve">hal-02968284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Representation of African Traditional Medicine Recipes Using Icons and a Formal Ontology, ontoMEDTRAD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of Machine Learning Algorithms for Classifying Adverse-Event Related 30-ay Hospital Readmissions: Potential Implications for Patient Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200269⟩</w:t>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athène, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479307v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconic Visualization of Sickle Cell Patients Current and Past Health Status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+                <w:t xml:space="preserve">Visual Representation of African Traditional Medicine Recipes Using Icons and a Formal Ontology, ontoMEDTRAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoh Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konan Marcellin Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIMTH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI200496⟩</w:t>
+              <w:t xml:space="preserve">MIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479297v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of potential drug synergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Iconic Visualization of Sickle Cell Patients Current and Past Health Status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics, Management and Technology in Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIMTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Athène, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI200496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968276v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle explicable pour le cancer du sein : Une approche visuelle de raisonnement à partir de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SIMENS-LIS4SC, a Laboratory Information System for Biological Tests of Sickle Cell Screening and Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDINFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479312v1</w:t>
+                <w:t xml:space="preserve">hal-03479237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de préférences à partir d'une ontologie formelle : méthodes et application en antibiothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Proportional Visualization of Genotypes and Phenotypes with Rainbow Boxes: Methods and Application to Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 23rd International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2019.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264221v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual explanation of simple neural networks using interactive rainbow boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de préférences à partir d'une ontologie formelle : méthodes et application en antibiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference Information Visualisation (iV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264225v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMENS-LIS4SC, a Laboratory Information System for Biological Tests of Sickle Cell Screening and Healthcare</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visual explanation of simple neural networks using interactive rainbow boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference Information Visualisation (iV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479237v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Visualization of Genotypes and Phenotypes with Rainbow Boxes: Methods and Application to Sickle Cell Disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An iconic approach to the browsing of medical terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Bui Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Le Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference Information Visualisation (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDINFO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2019.00010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479276v1</w:t>
+                <w:t xml:space="preserve">hal-03479242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iconic approach to the browsing of medical terminologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamic software visualization of quantum algorithms with rainbow boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Visualization Theory and Applications (IVAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007247801550163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479242v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic software visualization of quantum algorithms with rainbow boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hierarchical visual case-based reasoning for supporting breast cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Visualization Theory and Applications (IVAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007247801550163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264243v1</w:t>
+                <w:t xml:space="preserve">hal-03479269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical visual case-based reasoning for supporting breast cancer therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards an Information System for Sickle Cell Neonatal Screening in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Hassim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoussou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fifth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hanover, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-959-1-95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479269v1</w:t>
+                <w:t xml:space="preserve">hal-03479249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Information System for Sickle Cell Neonatal Screening in Senegal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intelligent Clinical Decision Support Systems for Patient-Centered Healthcare in Breast Cancer Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diagne</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Ugarriza Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 20th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ostrava, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2018.8531128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-959-1-95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479249v1</w:t>
+                <w:t xml:space="preserve">hal-03479209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Clinical Decision Support Systems for Patient-Centered Healthcare in Breast Cancer Oncology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visualizing symmetric square matrices with rainbow boxes: methods and application to character co-occurrence matrices in literary texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 20th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Information Visualisation (iV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salerno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2018.8531128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03479209v1</w:t>
+                <w:t xml:space="preserve">hal-01849813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing symmetric square matrices with rainbow boxes: methods and application to character co-occurrence matrices in literary texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new diagram for amino acids: User study comparing rainbow boxes to Venn/Euler diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation (iV)</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849813v1</w:t>
+                <w:t xml:space="preserve">hal-01849808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diagram for amino acids: User study comparing rainbow boxes to Venn/Euler diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Raisonnement à partir de cas visuel : méthodes et application au traitement du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boomadevi Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Séroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849808v1</w:t>
+                <w:t xml:space="preserve">hal-03479226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas visuel : méthodes et application au traitement du cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479226v1</w:t>
+                <w:t xml:space="preserve">hal-01558576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme visuelle pour une information comparative sur les nouveaux médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Translating visually the reasoning of a perceptron: the weighted rainbow boxes technique and an application in antibiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">21st International Conference Information Visualisation (IV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558576v1</w:t>
+                <w:t xml:space="preserve">hal-01562972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating visually the reasoning of a perceptron: the weighted rainbow boxes technique and an application in antibiotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les oiseaux picorant artificiels : une nouvelle méta-heuristique inspirée du comportement des pigeons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference Information Visualisation (IV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562972v1</w:t>
+                <w:t xml:space="preserve">hal-01558577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oiseaux picorant artificiels : une nouvelle méta-heuristique inspirée du comportement des pigeons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558577v1</w:t>
+                <w:t xml:space="preserve">hal-01348436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Drug Adverse Effects from Product Characteristics (SPCs): A Text Versus Table Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Munich, Germany. pp.339-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13073,77 +13051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13168,77 +13146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système iconique d'aide à la décision pour les praticiens de la médecine traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoh Kouame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Marcellin Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13276,77 +13254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow boxes: a technique for visualizing overlapping sets and an application to the comparison of drugs properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Information Visualisation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13365,660 +13343,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boîtes arc-en-ciel : une nouvelle technique pour visualiser les relations d'instanciation dans les ontologies et son application à la comparaison des propriétés des médicaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ontopy : programmation orientée ontologie en Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle (CNIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348436v1</w:t>
+                <w:t xml:space="preserve">hal-01168286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontopy : programmation orientée ontologie en Python</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2015</w:t>
+              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168286v1</w:t>
+                <w:t xml:space="preserve">hal-01168293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et visualisation des contre-indications des médicaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
+                <w:t xml:space="preserve">General linear models for group studies in diffusion tensor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China. pp.1339 - 1342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2014.6868100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168293v1</w:t>
+                <w:t xml:space="preserve">hal-05403733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General linear models for group studies in diffusion tensor imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.51-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2014.6868100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403733v1</w:t>
+                <w:t xml:space="preserve">hal-01004802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la sémantique d'un langage iconique médical à l'aide d'une ontologie : méthodes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De l'analyse d'un corpus de texte à la conception d'une interface graphique facilitant l'accès aux connaissances sur le mé́dicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hammamet, Tunisie. pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14028,150 +13911,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ontology-driven decision support for hereditary cancer risk assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JB Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JB Ritchie</w:t>
+                <w:t xml:space="preserve">L Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Frey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">H Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BM Welch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA 2019 Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14181,162 +14064,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies with Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apress, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4842-6552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python et les ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14346,830 +14229,830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Tsopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
+              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 294, IOS Press, pp.460-464, 2022, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738953v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Method for Learning Medical Expert Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translating the Observational Medical Outcomes Partnership – Common Data Model (OMOP-CDM) Electronic Health Records to an OWL Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 290, IOS Press, pp.645-649, 2022, Studies in Health Technology and Informatics, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220157⟩</w:t>
+              <w:t xml:space="preserve">, 290, IOS Press, pp.76-80, 2022, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738956v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speak-PIM, Towards a Framework for the Automatic Detection of Potentially Inappropriate Prescriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+                <w:t xml:space="preserve">A Qualitative Method for Learning Medical Expert Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sedki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosy Tsopra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenges of Trustable AI and Added-Value on Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI220501⟩</w:t>
+              <w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 290, IOS Press, pp.645-649, 2022, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI220157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738951v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Feeding Birds (AFB): a new metaheuristic inspired by the behavior of pigeons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in nature-inspired computing and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96451-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Decision Support System for Helping Physicians to Make A decision on New Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision Support Systems VII. Data, information and knowledge visualization in decision support systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282, , pp.3-15, 2017, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57487-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Vocabulary, Terminological Resources and Information Coding in the Health Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duclos</w:t>
+                <w:t xml:space="preserve">A. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burgun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lamy</w:t>
+                <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics, e-Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2014, Health Informatics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0478-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire médical, les ressources terminologiques, le codage de l’information en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duclos</w:t>
+                <w:t xml:space="preserve">A. Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Burgun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique médicale, e-Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Paris, pp.11-41, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0338-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15179,441 +15062,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A randomized simulation trial evaluating ABiMed, a clinical decision support system for medication reviews and polypharmacy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Boudegzdame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: Methods and application to STOPP/START v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Falcoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725432v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive questionnaires for facilitating patient data entry in clinical decision support systems: Methods and application to STOPP/START v2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABiMed: An intelligent and visual clinical decision support system for medication reviews and polypharmacy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mouazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nada Boudegzdame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Levrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725462v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data science approach to drug safety: Semantic and visual mining of adverse drug events from clinical trials of pain treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15623,95 +15506,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The great table of Description Logics and formal ontology notations Background on DL semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIMICS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15721,105 +15604,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation, iconisation et visualisation des connaissances : Principes et applications à l'aide à la décision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Normandie Université, Université de Rouen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01849832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15966,51 +15849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03002-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Schofield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Jammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abi Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346399v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouam&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroa Ehoul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2024.01507120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albarran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordon Ritchie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Frey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Bellcross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Morrison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Saikali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000001069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Blancafort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Devi Sekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2921544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prebet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7655-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silly Toure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Mbaye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Gueye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Fall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.7.2203" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boomadevi Sekar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guezennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2019.01.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Larburu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Sekar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Larburu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.2018.25905180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2017.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.08.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Support Section Editors For The Imia Yearbook Section On Decision" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00881027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ebrahiminia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-10-31" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Falcoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benainous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillaizeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bajolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-2607(02)00161-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL72JLMN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011891300003393" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51561.2020.00063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200491" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479307v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouame" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Marcellin Brou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200269" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassim Diallo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479237v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190295" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479276v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2019.00010" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Bui Thuy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264243v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007247801550163" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940223" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479249v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-959-1-95" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Muro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Ugarriza Pinedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2018.8531128" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363986v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-339" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558578v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348436v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168286v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6868100" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013744v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JB Ritchie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morrison" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Welch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4842-6552-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479263v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264232v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96451-5_3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57487-5_1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725432v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725462v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968302v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849822v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01849832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Boudegzdame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sedki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meneton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tsopra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mouazer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Levrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03219-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2025.06.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-025-03002-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Schofield" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samya Adrouji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2025.2518838" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouin Jammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abi Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI241062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Albarran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kroa Ehoul&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2024.01507120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02742-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104074" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordon Ritchie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Bellcross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Morrison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/29289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Saikali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PTS.0000000000001069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leguillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI210859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Blancafort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Booma Devi Sekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2021.102074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2020.104074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02532851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2020.103407" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887395v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Lakrafli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200507" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887401v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Favre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200426" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2921544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02969742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Prebet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101922" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738890v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200505" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Beco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocz057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264236v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7655-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silly Toure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diarra Gueye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Fall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.7.2203" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boomadevi Sekar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guezennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2019.01.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Seroussi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2018.04.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seroussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Muro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Larburu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bd Sekar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02289438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Larburu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.2018.25905180" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Imene Hadj Bouzid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-735" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2017.07.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Capron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2017.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01527283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.04.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479067v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-529" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2017.08.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F Duclos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F Venot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.579-606" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650028v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01101481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1197/jamia.M2398" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sedki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Ebrahiminia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Support Section Editors For The Imia Yearbook Section On Decision" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00881027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738762v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738758v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489173v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ebrahiminia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-10-31" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Riou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Falcoff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benainous" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gillaizeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ouvrard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-21" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912885v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ellini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-8-16" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bajolle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-2607(02)00161-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL72JLMN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325300003636" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Tspora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012325400003636" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346657v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011891300003393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013675v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479318v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479322v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479312v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968289v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51561.2020.00063" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951742v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968284v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479307v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoh Kouame" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Marcellin Brou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200269" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Hassim Diallo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoussou Camara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diagne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200496" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190295" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2019.00010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264221v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Bui Thuy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Lou&#235;t" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007247801550163" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940223" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-959-1-95" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Muro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Ugarriza Pinedo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2018.8531128" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849813v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479226v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558576v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562972v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01363986v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-339" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558578v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348434v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168293v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403733v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noblet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2014.6868100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377329v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JB Ritchie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Morrison" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=BM Welch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4842-6552-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220501" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738956v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220157" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96451-5_3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573568v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57487-5_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811216v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rodrigues" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725448v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725462v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725432v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968302v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849822v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01849832v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>