--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1726,336 +1726,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00624114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques éducatives parentales face à des enfants porteurs d'une trisomie 21 et des enfants non déficients : étude comparative d'une activité conjointe d'encastrement en période précoce</w:t>
+                <w:t xml:space="preserve">Déficience mentale, conduites d'autonomisation et résolution de problème en période précoce : analyse factorielle des comportements parent–enfant non déficient et porteur d'une trisomie 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Lanfranchi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51 (4), pp.461-474. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (3), pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PSFR.2006.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949946v1</w:t>
+                <w:t xml:space="preserve">hal-02949952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficience mentale, conduites d’autonomisation et résolution de problème en période précoce : analyse factorielle des comportements parent–enfant non déficient et porteur d’une trisomie 21</w:t>
+                <w:t xml:space="preserve">Pratiques éducatives parentales face à des enfants porteurs d'une trisomie 21 et des enfants non déficients : étude comparative d'une activité conjointe d'encastrement en période précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (3), pp.179-189. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (4), pp.461-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.PSFR.2006.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954079v1</w:t>
+                <w:t xml:space="preserve">hal-02949946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficience mentale, conduites d'autonomisation et résolution de problème en période précoce : analyse factorielle des comportements parent–enfant non déficient et porteur d'une trisomie 21</w:t>
+                <w:t xml:space="preserve">Déficience mentale, conduites d’autonomisation et résolution de problème en période précoce : analyse factorielle des comportements parent–enfant non déficient et porteur d’une trisomie 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (3), pp.179-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949952v1</w:t>
+                <w:t xml:space="preserve">hal-02954079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.top/@JB_lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mabire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan E. Hobfoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/ijcyfs.641201515054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.09.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTJH6T0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-009-0005-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSFR.2006.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6NZCQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DN02BWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Mahoumouka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrocu C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari L" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaussner C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.top/@JB_lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mabire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan E. Hobfoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/ijcyfs.641201515054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.09.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTJH6T0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-009-0005-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DN02BWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSFR.2006.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6NZCQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Mahoumouka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrocu C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari L" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaussner C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>