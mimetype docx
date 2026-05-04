--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1139,294 +1139,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress post-traumatique et altération des schémas cognitifs : cas de la victimation à l’école</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+                <w:t xml:space="preserve">Discrépance et domaines de vie de l’ISQV-E : quels liens avec le mal-être de l’enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Peter</w:t>
+                <w:t xml:space="preserve">Pierre Missotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Auxéméry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.34-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879316v1</w:t>
+                <w:t xml:space="preserve">hal-02949820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrépance et domaines de vie de l’ISQV-E : quels liens avec le mal-être de l’enfant ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lemétayer</w:t>
+                <w:t xml:space="preserve">Stress post-traumatique et altération des schémas cognitifs : cas de la victimation à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Houbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Auxéméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949820v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of self-concept and adjustment against repeated aggressions: the case of a longitudinal study on school bullying</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.top/@JB_lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mabire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan E. Hobfoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/ijcyfs.641201515054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.09.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTJH6T0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-009-0005-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DN02BWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSFR.2006.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6NZCQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Mahoumouka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrocu C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari L" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaussner C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.top/@JB_lanfranchi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03692946v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lanfranchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.9519" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04402157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Florquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chastagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13745" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15344/2455-3867/2021/176" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baraudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.174" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mabire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan E. Hobfoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.557.0807" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/ijcyfs.641201515054" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2011.09.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTJH6T0C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-009-0005-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-N. Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DN02BWG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PSFR.2006.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6NZCQZX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-E. Mahoumouka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zimmermann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hachet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chabanne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Boniwell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Outmouhine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrocu C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari L" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaussner C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>