--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -190,1424 +190,1424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
+                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Picod</w:t>
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tubiana</w:t>
+                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538520v1</w:t>
+                <w:t xml:space="preserve">hal-05452569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
+                <w:t xml:space="preserve">Predictors of brain death after hanging-induced cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Bouras</w:t>
+                <w:t xml:space="preserve">Boris Barrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
+                <w:t xml:space="preserve">Isabelle Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.111017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2026.111017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452569v1</w:t>
+                <w:t xml:space="preserve">hal-05538256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of brain death after hanging-induced cardiac arrest</w:t>
+                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Barrovecchio</w:t>
+                <w:t xml:space="preserve">Adrien Picod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Sarah Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desmeulles</w:t>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bailly</w:t>
+                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.111017. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2026.111017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538256v1</w:t>
+                <w:t xml:space="preserve">hal-05538520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
+                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Renaudier</w:t>
+                <w:t xml:space="preserve">Boris Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourenne</w:t>
+                <w:t xml:space="preserve">Jules Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096925v1</w:t>
+                <w:t xml:space="preserve">hal-05338215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 207, pp.110505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.110937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096907v1</w:t>
+                <w:t xml:space="preserve">hal-05436362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Céline Blanc</w:t>
+                <w:t xml:space="preserve">Clotilde Bachollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096726v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436362v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Munoz Calahorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436357v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096753v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.110505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05436365v1</w:t>
+                <w:t xml:space="preserve">hal-05096907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
+                <w:t xml:space="preserve">Timothée Ayasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Jong</w:t>
+                <w:t xml:space="preserve">Maxime Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bitker</w:t>
+                <w:t xml:space="preserve">Marie-Céline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Audard</w:t>
+                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338215v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
               </w:r>
@@ -1721,295 +1721,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
+                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jacq</w:t>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Sboui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bailly</w:t>
+                <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Beuret</w:t>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436372v1</w:t>
+                <w:t xml:space="preserve">hal-05391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Martin</w:t>
+                <w:t xml:space="preserve">Ghada Sboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreu</w:t>
+                <w:t xml:space="preserve">Pascal Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.110795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391695v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiological signs of hypoxic-ischaemic encephalopathy on head computed tomography for prediction of poor functional outcome after cardiac arrest – a prospective observational cohort study</w:t>
               </w:r>
@@ -2155,51 +2155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hemery-Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,511 +2257,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Andreu</w:t>
+                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Zafrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2502136⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500226v1</w:t>
+                <w:t xml:space="preserve">hal-05436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Contou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2502136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436358v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Jonathan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+                <w:t xml:space="preserve">Patrick J Coppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+                <w:t xml:space="preserve">Cecelia Ratay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Alexis Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+                <w:t xml:space="preserve">hal-05096765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocortisone and arginine vasopressin in post-resuscitation shock: the HYVAPRESS trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24, pp.100982. </w:t>
@@ -2793,1160 +2793,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Elmer</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Coppler</w:t>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecelia Ratay</w:t>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Steinberg</w:t>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096765v1</w:t>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505165v1</w:t>
+                <w:t xml:space="preserve">hal-05096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.110371. </w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180225v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
+                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Le Borgne</w:t>
+                <w:t xml:space="preserve">Corentin Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alamé</w:t>
+                <w:t xml:space="preserve">Audrey Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chenou</w:t>
+                <w:t xml:space="preserve">Clara Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hoffmann</w:t>
+                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Burger</w:t>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (1), pp.46-52. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annals of Intensive Care, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480365v1</w:t>
+                <w:t xml:space="preserve">hal-04443563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.110371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443563v1</w:t>
+                <w:t xml:space="preserve">hal-05180225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Guénégou-Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Murris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Auchabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.110396. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.e069430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096901v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
+                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Combet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671909v1</w:t>
+                <w:t xml:space="preserve">hal-05096896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Benguerfi</w:t>
+                <w:t xml:space="preserve">Gauthier Blonz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Messéant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698974v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Messéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
+                <w:t xml:space="preserve">Benoit Painvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096896v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19-associated pulmonary aspergillosis in mechanically ventilated patients: incidence and outcome in a French multicenter observational cohort (APICOVID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4030,252 +4030,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096740v1</w:t>
+                <w:t xml:space="preserve">hal-05180282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Muñoz Calahorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.110394. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180282v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardised and automated assessment of head computed tomography reliably predicts poor functional outcome after cardiac arrest: a prospective multicentre study</w:t>
               </w:r>
@@ -4389,965 +4389,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
+                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">Arthur Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
+                <w:t xml:space="preserve">Renaud Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Quelven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+                <w:t xml:space="preserve">Margot Dumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Valette</w:t>
+                <w:t xml:space="preserve">Noémie Zucman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (8), pp.1228-1239. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671908v1</w:t>
+                <w:t xml:space="preserve">hal-05500307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
+                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Orieux</w:t>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Prevel</w:t>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dumery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Quentin Quelven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Zucman</w:t>
+                <w:t xml:space="preserve">Xavier Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.1228-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500307v1</w:t>
+                <w:t xml:space="preserve">hal-04671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative dose of epinephrine and mode of death after non-shockable out-of-hospital cardiac arrest: a registry-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical features and outcomes of patients admitted to the ICU for Cyclophosphamide-associated cardiac toxicity: a retrospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Javaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+                <w:t xml:space="preserve">Vianney Guardiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fanet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jost</w:t>
+                <w:t xml:space="preserve">Jean-Noël Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04776-0⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-07951-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405925v1</w:t>
+                <w:t xml:space="preserve">hal-04191492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prospective comparison of prognostic scores for prediction of outcome after out-of-hospital cardiac arrest: results of the AfterROSC1 multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01195-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069261v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Puxty</w:t>
+                <w:t xml:space="preserve">Cumulative dose of epinephrine and mode of death after non-shockable out-of-hospital cardiac arrest: a registry-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04776-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840088v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and outcomes of patients admitted to the ICU for Cyclophosphamide-associated cardiac toxicity: a retrospective cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Trochu</w:t>
+                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-023-07951-9⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.388-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191492v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective comparison of prognostic scores for prediction of outcome after out-of-hospital cardiac arrest: results of the AfterROSC1 multicentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Thomas Anthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Perner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Daubin</w:t>
+                <w:t xml:space="preserve">Kathryn Puxty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01195-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247479v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothermia vs Normothermia in Patients With Cardiac Arrest and Nonshockable Rhythm</w:t>
               </w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Dankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Lilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,90 +5467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low versus standard calorie and protein feeding in ventilated adults with shock: a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Plantefève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5595,2227 +5595,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
+                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulain</w:t>
+                <w:t xml:space="preserve">Gaël Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignon</w:t>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.458-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500369v1</w:t>
+                <w:t xml:space="preserve">hal-03642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of mild-to-moderate postresuscitation shock after non-shockable cardiac arrest and association with temperature management: a post hoc analysis of HYPERION trial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ziriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ziriat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-022-01071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Robba</w:t>
+                <w:t xml:space="preserve">Rafael Badenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Badenes</w:t>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Battaglini</w:t>
+                <w:t xml:space="preserve">Lorenzo Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826004v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Robba</w:t>
+                <w:t xml:space="preserve">Rafael Badenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Badenes</w:t>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Battaglini</w:t>
+                <w:t xml:space="preserve">Lorenzo Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858024v1</w:t>
+                <w:t xml:space="preserve">hal-03826004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Stephane Legriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Soulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604089v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Legriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Pauline Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996885v1</w:t>
+                <w:t xml:space="preserve">hal-03604089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Anguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Philippe Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (4), pp.458-466. </w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642591v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency vs Delayed Coronary Angiogram in Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
+                <w:t xml:space="preserve">Edwige Péju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+                <w:t xml:space="preserve">Félicie Belicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andreotti</w:t>
+                <w:t xml:space="preserve">Stein Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Varenne</w:t>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Painvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamacardio.2022.1416⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825951v1</w:t>
+                <w:t xml:space="preserve">hal-03753688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency vs Delayed Coronary Angiogram in Survivors of Out-of-Hospital Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Belicard</w:t>
+                <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein Silva</w:t>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hraiech</w:t>
+                <w:t xml:space="preserve">Christophe Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Painvin</w:t>
+                <w:t xml:space="preserve">Olivier Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (7), pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamacardio.2022.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753688v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Legriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518792v1</w:t>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997367v1</w:t>
+                <w:t xml:space="preserve">inserm-05502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of negative first SARS-CoV-2 RT-PCR despite final diagnosis of COVID-19 and association with outcome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Efficacy and safety of human soluble thrombomodulin (ART-123) for treatment of patients in France with sepsis-associated coagulopathy: post hoc analysis of SCARLET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00842-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82192-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620164v1</w:t>
+                <w:t xml:space="preserve">hal-03949943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of human soluble thrombomodulin (ART-123) for treatment of patients in France with sepsis-associated coagulopathy: post hoc analysis of SCARLET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00842-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949943v1</w:t>
+                <w:t xml:space="preserve">hal-03518792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Predictors of negative first SARS-CoV-2 RT-PCR despite final diagnosis of COVID-19 and association with outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82192-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+                <w:t xml:space="preserve">hal-03620164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e045041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05502572v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide retrospective study of critically ill adults with sickle cell disease in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Agbakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7879,90 +7879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NSE as a predictor of death or poor neurological outcome after non-shockable cardiac arrest due to any cause: Ancillary study of HYPERION trial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Félix Miailhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8160,90 +8160,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Non-Invasive Ventilation After Extubation in Obese or Overweight Patients : A Post-Hoc Analysis of a Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -8294,90 +8294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static compliance of the respiratory system in COVID-19 related ARDS: an international multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vandenbunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Piagnerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.52. </w:t>
@@ -8549,90 +8549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Clinical Phenotypes in Moderate to Severe Acute Respiratory Distress Syndrome Related to COVID-19: The COVADIS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert consensus statements for the management of COVID-19-related acute respiratory failure using a Delphi method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Nasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,956 +8811,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prior antibiotics on infected pancreatic necrosis microbiology in ICU patients: a retrospective cohort study</w:t>
+                <w:t xml:space="preserve">Thyroid Storm in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Garret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+                <w:t xml:space="preserve">Simon Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+                <w:t xml:space="preserve">Maxime Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boutoille</w:t>
+                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péron</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00698-0⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Critical Care Medicine, 48 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000004078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454264v1</w:t>
+                <w:t xml:space="preserve">hal-03324207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit-to-risk balance of bronchoalveolar lavage in the critically ill. A prospective, multicenter cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">Louise de Charentenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-019-05896-4⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895831v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and outcomes of acute respiratory distress syndrome related to COVID-19 in Belgian and French intensive care units according to antiviral strategies: the COVADIS multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Cronier</w:t>
+                <w:t xml:space="preserve">David Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Blonz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Carbutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00751-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109216v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Storm in the ICU</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of prior antibiotics on infected pancreatic necrosis microbiology in ICU patients: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kimmoun</w:t>
+                <w:t xml:space="preserve">Charlotte Garret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sonneville</w:t>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne de Montmollin</w:t>
+                <w:t xml:space="preserve">David Boutoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000004078⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00698-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324207v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of acute respiratory distress syndrome related to COVID-19 in Belgian and French intensive care units according to antiviral strategies: the COVADIS multicentre observational study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Blonz</w:t>
+                <w:t xml:space="preserve">Benefit-to-risk balance of bronchoalveolar lavage in the critically ill. A prospective, multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Carbutti</w:t>
+                <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Courcelle</w:t>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.131. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.463-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00751-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05896-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640594v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
+                <w:t xml:space="preserve">Nationwide survey on training and device utilization during tracheal intubation in French intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Journeau</w:t>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine de La Chapelle</w:t>
+                <w:t xml:space="preserve">P. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guimard</w:t>
+                <w:t xml:space="preserve">A. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Ferfar</w:t>
+                <w:t xml:space="preserve">C. Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Saadoun</w:t>
+                <w:t xml:space="preserve">L. Crosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-019-0621-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024834v1</w:t>
+                <w:t xml:space="preserve">hal-03395194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide survey on training and device utilization during tracheal intubation in French intensive care units</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Decamps</w:t>
+                <w:t xml:space="preserve">Louis Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seguin</w:t>
+                <w:t xml:space="preserve">Marine de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garret</w:t>
+                <w:t xml:space="preserve">Thomas Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Crosby</w:t>
+                <w:t xml:space="preserve">Yasmina Ferfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.e22422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395194v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidural analgesia in ICU chest trauma patients with fractured ribs: retrospective study of pain control and intubation requirements</w:t>
               </w:r>
@@ -9798,51 +9798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Hausermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -10008,325 +10008,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">EMERGEncy versus delayed coronary angiogram in survivors of out-of-hospital cardiac arrest with no obvious non-cardiac cause of arrest: Design of the EMERGE trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325552v1</w:t>
+                <w:t xml:space="preserve">hal-03676772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGEncy versus delayed coronary angiogram in survivors of out-of-hospital cardiac arrest with no obvious non-cardiac cause of arrest: Design of the EMERGE trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Varenne</w:t>
+                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud W. Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 222, pp.131-138. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chest, 158 (4), pp.1446-1455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2020.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676772v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurological outcome of chest compression-only bystander CPR in asphyxial and non-asphyxial out-of-hospital cardiac arrest: an observational study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10410,1021 +10410,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrition route on microaspiration in critically ill patients with shock: a planned ancillary study of the NUTRIREA-2 trial</w:t>
+                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Nseir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+                <w:t xml:space="preserve">Lorenzo Calabró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jaillette</w:t>
+                <w:t xml:space="preserve">Chiara de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23, pp.111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2403-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102525v1</w:t>
+                <w:t xml:space="preserve">inserm-02466582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videolaryngoscopy in critically ill patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared Efficacy of Four Preoxygenation Methods for Intubation in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Pelosi</w:t>
+                <w:t xml:space="preserve">Arthur Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Cabrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2487-5⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.e340-e348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159870v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of a Recombinant Human Soluble Thrombomodulin on Mortality in Patients With Sepsis-Associated Coagulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Zabolotskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mradul Kumar Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321 (20), pp.1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2019.5358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158805v1</w:t>
+                <w:t xml:space="preserve">hal-03894011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Recombinant Human Soluble Thrombomodulin on Mortality in Patients With Sepsis-Associated Coagulopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calabró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2019.5358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894011v1</w:t>
+                <w:t xml:space="preserve">hal-03859943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Skrifvars</w:t>
+                <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (24), pp.2327-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859943v1</w:t>
+                <w:t xml:space="preserve">hal-03158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of nutrition route on microaspiration in critically ill patients with shock: a planned ancillary study of the NUTRIREA-2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Skrifvars</w:t>
+                <w:t xml:space="preserve">Saad Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jaillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2403-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466582v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Efficacy of Four Preoxygenation Methods for Intubation in the ICU</w:t>
+                <w:t xml:space="preserve">Videolaryngoscopy in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bailly</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+                <w:t xml:space="preserve">Paolo Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Le Thuaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">Luca Cabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (4), pp.e340-e348. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2487-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896453v1</w:t>
+                <w:t xml:space="preserve">hal-02159870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The futility of resuscitating an out-of-hospital cardiac arrest cannot be summarized by three simple criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11484,64 +11484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombolysis during resuscitation for out-of-hospital cardiac arrest caused by pulmonary embolism increases 30-day survival: findings from the french national cardiac arrest registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,64 +11618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends in the use of targeted temperature management after cardiac arrest and association with outcome: insights from the Paris Sudden Death Expertise Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11746,484 +11746,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02464708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating adrenomedullin estimates survival and reversibility of organ failure in sepsis: the prospective observational multinational Adrenomedullin and Outcome in Sepsis and Septic Shock-1 (AdrenOSS-1) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brisard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+                <w:t xml:space="preserve">Christopher Geven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glen Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-018-2243-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684095v1</w:t>
+                <w:t xml:space="preserve">hal-02616912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating adrenomedullin estimates survival and reversibility of organ failure in sepsis: the prospective observational multinational Adrenomedullin and Outcome in Sepsis and Septic Shock-1 (AdrenOSS-1) study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Geven</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Hollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Glen Chousterman</w:t>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-018-2243-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02616912v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
+                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Girault</w:t>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847513v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic versus manual changeovers of norepinephrine infusion pumps in critically ill adults: a prospective controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Greau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12300,90 +12300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12434,77 +12434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early enteral versus parenteral nutrition on mortality in patients requiring mechanical ventilation and catecholamines: study protocol for a randomized controlled trial (NUTRIREA-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12600,51 +12600,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle ciblé de la température après arrêt cardiaque : mieux cibler les indications et les modalités optimales de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Cité, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UNIP5183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12761,51 +12761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55850959"/>
+    <w:nsid w:val="EEFCB3D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12992,51 +12992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2502136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2022.1416" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2502136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2022.1416" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>