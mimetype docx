--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -156,195 +156,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
+                <w:t xml:space="preserve">Low versus standard calorie and protein feeding and renal dysfunction in ventilated adults with shock: a NUTRIREA-3 post hoc analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Bouras</w:t>
+                <w:t xml:space="preserve">Maxime Schleef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
+                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Louis Chauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-026-08369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452569v1</w:t>
+                <w:t xml:space="preserve">hal-05595889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of brain death after hanging-induced cardiac arrest</w:t>
               </w:r>
@@ -458,12125 +458,11991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
+                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Picod</w:t>
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tubiana</w:t>
+                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538520v1</w:t>
+                <w:t xml:space="preserve">hal-05452569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
+                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Jung</w:t>
+                <w:t xml:space="preserve">Adrien Picod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Jong</w:t>
+                <w:t xml:space="preserve">Sarah Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bitker</w:t>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Audard</w:t>
+                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338215v1</w:t>
+                <w:t xml:space="preserve">hal-05538520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
+                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Jonathan Elmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+                <w:t xml:space="preserve">Patrick J Coppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecelia Ratay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436362v1</w:t>
+                <w:t xml:space="preserve">hal-05096765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrocortisone and arginine vasopressin in post-resuscitation shock: the HYVAPRESS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Caillon</w:t>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436357v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096753v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Vennier</w:t>
+                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436365v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05096925v1</w:t>
+                <w:t xml:space="preserve">hal-05436362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05096907v1</w:t>
+                <w:t xml:space="preserve">hal-05436357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Mangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05096726v1</w:t>
+                <w:t xml:space="preserve">hal-05427676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05427676v1</w:t>
+                <w:t xml:space="preserve">hal-05096753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreu</w:t>
+                <w:t xml:space="preserve">Florian Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Munoz Calahorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391695v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.110505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05436372v1</w:t>
+                <w:t xml:space="preserve">hal-05096907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological signs of hypoxic-ischaemic encephalopathy on head computed tomography for prediction of poor functional outcome after cardiac arrest – a prospective observational cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kenda</w:t>
+                <w:t xml:space="preserve">Timothée Ayasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scheel</w:t>
+                <w:t xml:space="preserve">Maxime Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Martola</w:t>
+                <w:t xml:space="preserve">Marie-Céline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wheeler</w:t>
+                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.110675. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436374v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rib fractures after chest compressions for cardiac arrest: retrospective analysis of the AfterROSC1 and AfterROSC2 multicenter databases</w:t>
+                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Hemery-Allier</w:t>
+                <w:t xml:space="preserve">Marie Renaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lorber</w:t>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
+                <w:t xml:space="preserve">Jérémy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096787v1</w:t>
+                <w:t xml:space="preserve">hal-05096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
+                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Charrier</w:t>
+                <w:t xml:space="preserve">Gwenaelle Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+                <w:t xml:space="preserve">Ghada Sboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Zafrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Pascal Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.110795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436358v1</w:t>
+                <w:t xml:space="preserve">hal-05436372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Contou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2502136⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500226v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiological signs of hypoxic-ischaemic encephalopathy on head computed tomography for prediction of poor functional outcome after cardiac arrest – a prospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Steinberg</w:t>
+                <w:t xml:space="preserve">Margareta Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
+                <w:t xml:space="preserve">Martin Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Martola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.110675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096765v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocortisone and arginine vasopressin in post-resuscitation shock: the HYVAPRESS trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Zafrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05096781v1</w:t>
+                <w:t xml:space="preserve">hal-05436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Rib fractures after chest compressions for cardiac arrest: retrospective analysis of the AfterROSC1 and AfterROSC2 multicenter databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hemery-Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standardised and automated assessment of head computed tomography reliably predicts poor functional outcome after cardiac arrest: a prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Martola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (7), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07497-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096901v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Burger</w:t>
+                <w:t xml:space="preserve">Arthur Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Zucman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480365v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houot</w:t>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Quelven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.1228-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443563v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 202, pp.110371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 203, pp.110396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180225v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Béchet</w:t>
+                <w:t xml:space="preserve">Pierrick Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jung</w:t>
+                <w:t xml:space="preserve">Karine Alamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Auchabie</w:t>
+                <w:t xml:space="preserve">Aline Chenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505165v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annals of Intensive Care, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096896v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.110371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04671909v1</w:t>
+                <w:t xml:space="preserve">hal-05180225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Messéant</w:t>
+                <w:t xml:space="preserve">Armelle Guénégou-Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Painvin</w:t>
+                <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Stephane Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Auchabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.e069430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698974v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19-associated pulmonary aspergillosis in mechanically ventilated patients: incidence and outcome in a French multicenter observational cohort (APICOVID)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Darreau</w:t>
+                <w:t xml:space="preserve">S Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Messéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Painvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01229-3⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525434v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180282v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Agbakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reyes Muñoz Calahorro</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Blonz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096740v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised and automated assessment of head computed tomography reliably predicts poor functional outcome after cardiac arrest: a prospective multicentre study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Wheeler</w:t>
+                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Muñoz Calahorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07497-2⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671911v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500307v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Valette</w:t>
+                <w:t xml:space="preserve">Covid-19-associated pulmonary aspergillosis in mechanically ventilated patients: incidence and outcome in a French multicenter observational cohort (APICOVID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Darreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01229-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04671908v1</w:t>
+                <w:t xml:space="preserve">hal-04525434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical features and outcomes of patients admitted to the ICU for Cyclophosphamide-associated cardiac toxicity: a retrospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Guardiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00520-023-07951-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective comparison of prognostic scores for prediction of outcome after out-of-hospital cardiac arrest: results of the AfterROSC1 multicentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-023-01195-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative dose of epinephrine and mode of death after non-shockable out-of-hospital cardiac arrest: a registry-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-023-04776-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Thomas Anthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Perner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Puxty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069261v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Puxty</w:t>
+                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chinardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.388-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840088v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothermia vs Normothermia in Patients With Cardiac Arrest and Nonshockable Rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Dankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Lilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaneurol.2023.4820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low versus standard calorie and protein feeding in ventilated adults with shock: a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Plantefève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2213-2600(23)00092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Legriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03642591v1</w:t>
+                <w:t xml:space="preserve">hal-03888544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of mild-to-moderate postresuscitation shock after non-shockable cardiac arrest and association with temperature management: a post hoc analysis of HYPERION trial data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grillet</w:t>
+                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.458-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01071-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04570738v1</w:t>
+                <w:t xml:space="preserve">hal-03642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes of mild-to-moderate postresuscitation shock after non-shockable cardiac arrest and association with temperature management: a post hoc analysis of HYPERION trial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
+                <w:t xml:space="preserve">Ines Ziriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858024v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Badenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826004v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Legriel</w:t>
+                <w:t xml:space="preserve">Chiara Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Rafael Badenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996885v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Legriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604089v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignon</w:t>
+                <w:t xml:space="preserve">Pauline Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500369v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Péju</w:t>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Belicard</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Painvin</w:t>
+                <w:t xml:space="preserve">Philippe Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753688v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency vs Delayed Coronary Angiogram in Survivors of Out-of-Hospital Cardiac Arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Péju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Belicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
+                <w:t xml:space="preserve">Stein Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andreotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Varenne</w:t>
+                <w:t xml:space="preserve">Benoît Painvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamacardio.2022.1416⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825951v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Expert consensus statements for the management of COVID-19-related acute respiratory failure using a Delphi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Nasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888544v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Identifying Clinical Phenotypes in Moderate to Severe Acute Respiratory Distress Syndrome Related to COVID-19: The COVADIS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.632933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.632933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05502572v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of human soluble thrombomodulin (ART-123) for treatment of patients in France with sepsis-associated coagulopathy: post hoc analysis of SCARLET</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00842-4⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949943v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxens Decavèle</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of human soluble thrombomodulin (ART-123) for treatment of patients in France with sepsis-associated coagulopathy: post hoc analysis of SCARLET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00842-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518792v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of negative first SARS-CoV-2 RT-PCR despite final diagnosis of COVID-19 and association with outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Serck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.2388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-82192-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djillali Annane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.e045041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide retrospective study of critically ill adults with sickle cell disease in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Picard</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02437-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463531v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSE as a predictor of death or poor neurological outcome after non-shockable cardiac arrest due to any cause: Ancillary study of HYPERION trial data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Dequin</w:t>
+                <w:t xml:space="preserve">Nationwide retrospective study of critically ill adults with sickle cell disease in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.23132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02437-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.11.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03127522v1</w:t>
+                <w:t xml:space="preserve">hal-03463531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring circulating dipeptidyl peptidase 3 (DPP3) predicts improvement of organ failure and survival in sepsis: a prospective observational multinational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feriel Azibani</w:t>
+                <w:t xml:space="preserve">Beneficial Effects of Non-Invasive Ventilation After Extubation in Obese or Overweight Patients : A Post-Hoc Analysis of a Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03471-2⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202106-1452OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182329v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Non-Invasive Ventilation After Extubation in Obese or Overweight Patients : A Post-Hoc Analysis of a Randomized Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxens Decavèle</w:t>
+                <w:t xml:space="preserve">Monitoring circulating dipeptidyl peptidase 3 (DPP3) predicts improvement of organ failure and survival in sepsis: a prospective observational multinational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk van Lier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202106-1452OC⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03471-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518760v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static compliance of the respiratory system in COVID-19 related ARDS: an international multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Serck</w:t>
+                <w:t xml:space="preserve">NSE as a predictor of death or poor neurological outcome after non-shockable cardiac arrest due to any cause: Ancillary study of HYPERION trial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Félix Miailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.11.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03433-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03518795v1</w:t>
+                <w:t xml:space="preserve">hal-03127522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and tolerability of non-neutralizing adrenomedullin antibody adrecizumab (HAM8101) in septic shock patients: the AdrenOSS-2 phase 2a biomarker-guided trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static compliance of the respiratory system in COVID-19 related ARDS: an international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+                <w:t xml:space="preserve">Benoit Vandenbunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Meziani</w:t>
+                <w:t xml:space="preserve">Michael Piagnerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (11), pp.1284-1294. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06537-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03433-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944260v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Clinical Phenotypes in Moderate to Severe Acute Respiratory Distress Syndrome Related to COVID-19: The COVADIS Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety and tolerability of non-neutralizing adrenomedullin antibody adrecizumab (HAM8101) in septic shock patients: the AdrenOSS-2 phase 2a biomarker-guided trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gaultier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
+                <w:t xml:space="preserve">Pierre-François Laterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pickkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.632933⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (11), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06537-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620022v1</w:t>
+                <w:t xml:space="preserve">hal-03944260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert consensus statements for the management of COVID-19-related acute respiratory failure using a Delphi method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sachin Gupta</w:t>
+                <w:t xml:space="preserve">Neurological outcome of chest compression-only bystander CPR in asphyxial and non-asphyxial out-of-hospital cardiac arrest: an observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03491-y⟩</w:t>
+              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Prehospital Emergency Care, 25 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10903127.2020.1852354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173190v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Storm in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Critical Care Medicine, 48 (1), pp.83-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ccm.0000000000004078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Charentenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleka Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of acute respiratory distress syndrome related to COVID-19 in Belgian and French intensive care units according to antiviral strategies: the COVADIS multicentre observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Blonz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Carbutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00751-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of prior antibiotics on infected pancreatic necrosis microbiology in ICU patients: a retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boutoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-020-00698-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit-to-risk balance of bronchoalveolar lavage in the critically ill. A prospective, multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Kouatchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (3), pp.463-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-019-05896-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide survey on training and device utilization during tracheal intubation in French intensive care units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-019-0621-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Journeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de La Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Ferfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 99, pp.e22422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidural analgesia in ICU chest trauma patients with fractured ribs: retrospective study of pain control and intubation requirements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien van Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00733-0⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.e22422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576420v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien van Gysel</w:t>
+                <w:t xml:space="preserve">Epidural analgesia in ICU chest trauma patients with fractured ribs: retrospective study of pain control and intubation requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Botoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Hausermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022422⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00733-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024632v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMERGEncy versus delayed coronary angiogram in survivors of out-of-hospital cardiac arrest with no obvious non-cardiac cause of arrest: Design of the EMERGE trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lamhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.131-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ahj.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud W. Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chest, 158 (4), pp.1446-1455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological outcome of chest compression-only bystander CPR in asphyxial and non-asphyxial out-of-hospital cardiac arrest: an observational study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hubert</w:t>
+                <w:t xml:space="preserve">Temporal trends in the use of targeted temperature management after cardiac arrest and association with outcome: insights from the Paris Sudden Death Expertise Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Beganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10903127.2020.1852354⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385487v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02464708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Calabró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara de Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02466582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared Efficacy of Four Preoxygenation Methods for Intubation in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (4), pp.e340-e348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Recombinant Human Soluble Thrombomodulin on Mortality in Patients With Sepsis-Associated Coagulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Zabolotskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mradul Kumar Daga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 321 (20), pp.1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jama.2019.5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Calabró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara de Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Merdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 381 (24), pp.2327-2337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nutrition route on microaspiration in critically ill patients with shock: a planned ancillary study of the NUTRIREA-2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Nseir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jaillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2403-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Videolaryngoscopy in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cabrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2487-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The futility of resuscitating an out-of-hospital cardiac arrest cannot be summarized by three simple criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Thrombolysis during resuscitation for out-of-hospital cardiac arrest caused by pulmonary embolism increases 30-day survival: findings from the french national cardiac arrest registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.044⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chest, 156 (6), pp.1167-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243099v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombolysis during resuscitation for out-of-hospital cardiac arrest caused by pulmonary embolism increases 30-day survival: findings from the french national cardiac arrest registry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">The futility of resuscitating an out-of-hospital cardiac arrest cannot be summarized by three simple criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.07.015⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Resuscitation, 144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243260v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in the use of targeted temperature management after cardiac arrest and association with outcome: insights from the Paris Sudden Death Expertise Centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frankie Beganton</w:t>
+                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2677-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02464708v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating adrenomedullin estimates survival and reversibility of organ failure in sepsis: the prospective observational multinational Adrenomedullin and Outcome in Sepsis and Septic Shock-1 (AdrenOSS-1) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Geven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Wittebole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glen Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-018-2243-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Girault</w:t>
+                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847513v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Automatic versus manual changeovers of norepinephrine infusion pumps in critically ill adults: a prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maquigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Alcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-015-0083-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684095v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic versus manual changeovers of norepinephrine infusion pumps in critically ill adults: a prospective controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Alcourt</w:t>
+                <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-015-0083-7⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-015-0103-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730327v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of early enteral versus parenteral nutrition on mortality in patients requiring mechanical ventilation and catecholamines: study protocol for a randomized controlled trial (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.507. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-15-507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12586,114 +12452,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle ciblé de la température après arrêt cardiaque : mieux cibler les indications et les modalités optimales de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Cité, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UNIP5183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04202794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12761,51 +12627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEFCB3D5"/>
+    <w:nsid w:val="9043E15A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12992,51 +12858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2502136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamacardio.2022.1416" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>