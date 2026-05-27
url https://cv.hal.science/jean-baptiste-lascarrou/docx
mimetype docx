--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -156,4597 +156,4597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low versus standard calorie and protein feeding and renal dysfunction in ventilated adults with shock: a NUTRIREA-3 post hoc analysis</w:t>
+                <w:t xml:space="preserve">Predictors of brain death after hanging-induced cardiac arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Schleef</w:t>
+                <w:t xml:space="preserve">Boris Barrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mayet</w:t>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Badie</w:t>
+                <w:t xml:space="preserve">Isabelle Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Chauvelot</w:t>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.111017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-026-08369-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2026.111017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595889v1</w:t>
+                <w:t xml:space="preserve">hal-05538256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of brain death after hanging-induced cardiac arrest</w:t>
+                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Barrovecchio</w:t>
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+                <w:t xml:space="preserve">Karim Asehnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desmeulles</w:t>
+                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bailly</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.111017. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2026.111017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538256v1</w:t>
+                <w:t xml:space="preserve">hal-05452569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-dose baclofen on post-traumatic stress disorder symptoms five years after hospitalization among critically ill patients with unhealthy alcohol use</w:t>
+                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Bouras</w:t>
+                <w:t xml:space="preserve">Adrien Picod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Asehnoune</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Robert-Valli</w:t>
+                <w:t xml:space="preserve">Sarah Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Joachim Mahe</w:t>
+                <w:t xml:space="preserve">Guillaume Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.1088. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27423-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452569v1</w:t>
+                <w:t xml:space="preserve">hal-05538520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis of critically ill patients with severe acute kidney injury and high circulating dipeptidyl peptidase 3: a post hoc analysis of the AKIKI 2 trial</w:t>
+                <w:t xml:space="preserve">Low versus standard calorie and protein feeding and renal dysfunction in ventilated adults with shock: a NUTRIREA-3 post hoc analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Picod</w:t>
+                <w:t xml:space="preserve">Maxime Schleef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tubiana</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Louis</w:t>
+                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin Lefevre</w:t>
+                <w:t xml:space="preserve">Louis Chauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-026-05910-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-026-08369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538520v1</w:t>
+                <w:t xml:space="preserve">hal-05595889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
+                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Elmer</w:t>
+                <w:t xml:space="preserve">Boris Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Coppler</w:t>
+                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecelia Ratay</w:t>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Steinberg</w:t>
+                <w:t xml:space="preserve">Laurent Bitker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
+                <w:t xml:space="preserve">Jules Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096765v1</w:t>
+                <w:t xml:space="preserve">hal-05338215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocortisone and arginine vasopressin in post-resuscitation shock: the HYVAPRESS trial</w:t>
+                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
+                <w:t xml:space="preserve">Florian Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Laetitia Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Levy</w:t>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asfar</w:t>
+                <w:t xml:space="preserve">Reyes Munoz Calahorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Muller</w:t>
+                <w:t xml:space="preserve">Alice Vennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.100982. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096781v1</w:t>
+                <w:t xml:space="preserve">hal-05436365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+                <w:t xml:space="preserve">Patrick Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+                <w:t xml:space="preserve">hal-05096753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Jung</w:t>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jabaudon</w:t>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey de Jong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jules Audard</w:t>
+                <w:t xml:space="preserve">Jérémy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338215v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resuscitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.110937. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.110505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436362v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ayasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Bachollet</w:t>
+                <w:t xml:space="preserve">Maxime Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">Marie-Céline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Caillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Estelle Pruvost-Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436357v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular blockade and their monitoring in the intensive care unit: a multicenter observational prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hermann</w:t>
+                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decormeille</w:t>
+                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Gobé</w:t>
+                <w:t xml:space="preserve">Nathanaël Mangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-025-01591-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean arterial pressure after out-of-hospital cardiac arrest (METAPHORE): study protocol for a multicentre controlled trial with blinded primary outcome assessor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Number of hospital-free days: a clinically relevant patient-centered outcome in cardiac arrest patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-096997⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.110937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096753v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutropenic sepsis and septic shock in ICU patients: A single-center experience over the last decade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored strategy for managing post-cardiac-arrest patients using an early stratification tool: a French university hospital experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334511⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05667-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436365v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mild hypercapnia and acute kidney failure after cardiac arrest: Lessons from the TAME trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Sboui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110505⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.110795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096907v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute blood levels and kinetics of neurofilament light (NFL) chains for neurological prognosis in comatose patients after cardiac arrest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Contou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Ayasse</w:t>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Touron</w:t>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Céline Blanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Pascal Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01491-7⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393 (19), pp.1875-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096726v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid balance and outcome in cardiac arrest patients admitted to intensive care unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiological signs of hypoxic-ischaemic encephalopathy on head computed tomography for prediction of poor functional outcome after cardiac arrest – a prospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Renaudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Martin Kenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+                <w:t xml:space="preserve">Michael Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">Juha Martola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bourenne</w:t>
+                <w:t xml:space="preserve">Matthew Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.110675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05391-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096925v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-Related quality of life after status epilepticus: A cross-sectional study from the ICTAL registry</w:t>
+                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Jacq</w:t>
+                <w:t xml:space="preserve">Mégane Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada Sboui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Zafrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2025.110795⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436372v1</w:t>
+                <w:t xml:space="preserve">hal-05436358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferring Arterial Catheterization in Critically Ill Patients with Shock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rib fractures after chest compressions for cardiac arrest: retrospective analysis of the AfterROSC1 and AfterROSC2 multicenter databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+                <w:t xml:space="preserve">Ivan Hemery-Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Martin</w:t>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreu</w:t>
+                <w:t xml:space="preserve">Julien Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/nejmoa2502136⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391695v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiological signs of hypoxic-ischaemic encephalopathy on head computed tomography for prediction of poor functional outcome after cardiac arrest – a prospective observational cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kenda</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scheel</w:t>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Martola</w:t>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wheeler</w:t>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2025.110675⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436374v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic yield and adverse events of liver biopsy in intensive-care-unit patients: a multicenter retrospective observational cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Charrier</w:t>
+                <w:t xml:space="preserve">Hydrocortisone and arginine vasopressin in post-resuscitation shock: the HYVAPRESS trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+                <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Zafrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01533-0⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436358v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rib fractures after chest compressions for cardiac arrest: retrospective analysis of the AfterROSC1 and AfterROSC2 multicenter databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery Potential in Patients After Cardiac Arrest Who Die After Limitations or Withdrawal of Life Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Elmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Hemery-Allier</w:t>
+                <w:t xml:space="preserve">Patrick J Coppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Cariou</w:t>
+                <w:t xml:space="preserve">Cecelia Ratay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lorber</w:t>
+                <w:t xml:space="preserve">Alexis Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bourenne</w:t>
+                <w:t xml:space="preserve">Sara Difiore-Sprouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resplu.2025.100968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096787v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised and automated assessment of head computed tomography reliably predicts poor functional outcome after cardiac arrest: a prospective multicentre study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (7), pp.1096-1107. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07497-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671911v1</w:t>
+                <w:t xml:space="preserve">hal-05096901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
+                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Orieux</w:t>
+                <w:t xml:space="preserve">Armelle Guénégou-Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Prevel</w:t>
+                <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dumery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+                <w:t xml:space="preserve">Stephane Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Zucman</w:t>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Auchabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.e069430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500307v1</w:t>
+                <w:t xml:space="preserve">hal-04505165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.110371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671908v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘A reply to: Is the inflammatory response after cardiac arrest really a “cytokine storm?”’</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110396⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096901v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training approaches and devices utilization during endotracheal intubation in French Emergency Departments: a nationwide survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chenou</w:t>
+                <w:t xml:space="preserve">Corentin Le Cacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hoffmann</w:t>
+                <w:t xml:space="preserve">Audrey Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Burger</w:t>
+                <w:t xml:space="preserve">Clara Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/mej.0000000000001091⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annals of Intensive Care, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480365v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features and outcomes of patients admitted to the ICU for chimeric antigen receptor T cell-related toxicity: a French multicentre cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Sortais</w:t>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houot</w:t>
+                <w:t xml:space="preserve">Margot Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pere</w:t>
+                <w:t xml:space="preserve">Gauthier Blonz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Annals of Intensive Care, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01247-9⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443563v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response and post-cardiac arrest syndrome : Insights from the STEROHCA trial and implications for the future of resuscitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05180225v1</w:t>
+                <w:t xml:space="preserve">hal-05096896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jung</w:t>
+                <w:t xml:space="preserve">S Benguerfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Auchabie</w:t>
+                <w:t xml:space="preserve">Ondine Messéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Painvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505165v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with cancer treatment resumption after ICU stay in patients with solid tumors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01366-3⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698974v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités dans la prise en charge des patients admis en réanimation pour un arrêt cardiaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19-associated pulmonary aspergillosis in mechanically ventilated patients: incidence and outcome in a French multicenter observational cohort (APICOVID)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jozwiak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Darreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Intensive Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37051/mir-00251⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-023-01229-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096896v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-intensive care syndrome screening : a French multicentre survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maïté Agbakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Combet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Reyes Muñoz Calahorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01341-y⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671909v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of patients with solid malignancies considered for intensive care unit admission: a single-center prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Benguerfi</w:t>
+                <w:t xml:space="preserve">Pneumocystis pneumonia in intensive care: clinical spectrum, prophylaxis patterns, antibiotic treatment delay impact, and role of corticosteroids. A French multicentre prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hirsinger</w:t>
+                <w:t xml:space="preserve">Quentin Quelven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Raimbourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Reyes Muñoz Calahorro</w:t>
+                <w:t xml:space="preserve">Xavier Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08935-z⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (8), pp.1228-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096740v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedation, delirium and patient-centered outcome after cardiac arrest : A potential role for volatile anaesthesia ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standardised and automated assessment of head computed tomography reliably predicts poor functional outcome after cardiac arrest: a prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Martola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110394⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (7), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07497-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180282v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19-associated pulmonary aspergillosis in mechanically ventilated patients: incidence and outcome in a French multicenter observational cohort (APICOVID)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Desmedt</w:t>
+                <w:t xml:space="preserve">Invasive group A streptococcal infections requiring admission to ICU: a nationwide, multicenter, retrospective study (ISTRE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Raymond</w:t>
+                <w:t xml:space="preserve">Renaud Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asfar</w:t>
+                <w:t xml:space="preserve">Margot Dumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Darreau</w:t>
+                <w:t xml:space="preserve">Noémie Zucman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-023-01229-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04774-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525434v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical features and outcomes of patients admitted to the ICU for Cyclophosphamide-associated cardiac toxicity: a retrospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Guardiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Trochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,77 +4810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective comparison of prognostic scores for prediction of outcome after out-of-hospital cardiac arrest: results of the AfterROSC1 multicentric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bourenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4925,429 +4925,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative dose of epinephrine and mode of death after non-shockable out-of-hospital cardiac arrest: a registry-based study</w:t>
+                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Javaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+                <w:t xml:space="preserve">Carl Thomas Anthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Fanet</w:t>
+                <w:t xml:space="preserve">Frédéric Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+                <w:t xml:space="preserve">Anders Perner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jost</w:t>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Puxty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04776-0⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405925v1</w:t>
+                <w:t xml:space="preserve">hal-04840088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytopenia and platelet transfusions in ICU patients: an international inception cohort study (PLOT-ICU)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pène</w:t>
+                <w:t xml:space="preserve">Paul Chinardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Perner</w:t>
+                <w:t xml:space="preserve">Floriane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Azoulay</w:t>
+                <w:t xml:space="preserve">Hélène Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Puxty</w:t>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (11), </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), pp.388-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07225-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840088v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocardiographic Changes at the Early Stage of Status Epilepticus: First Insights from the ICTAL Registry∗</w:t>
+                <w:t xml:space="preserve">Cumulative dose of epinephrine and mode of death after non-shockable out-of-hospital cardiac arrest: a registry-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chinardet</w:t>
+                <w:t xml:space="preserve">François Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Gilles</w:t>
+                <w:t xml:space="preserve">Lucie Fanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+                <w:t xml:space="preserve">Daniel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (3), pp.388-400. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000005768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04776-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069261v1</w:t>
+                <w:t xml:space="preserve">hal-04405925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothermia vs Normothermia in Patients With Cardiac Arrest and Nonshockable Rhythm</w:t>
               </w:r>
@@ -5359,77 +5359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Dankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Lilja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.33. </w:t>
@@ -5467,103 +5467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low versus standard calorie and protein feeding in ventilated adults with shock: a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Plantefève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -5595,6854 +5595,6720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+                <w:t xml:space="preserve">Gaël Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Legriel</w:t>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+                <w:t xml:space="preserve">Nadia Anguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (4), pp.458-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888544v1</w:t>
+                <w:t xml:space="preserve">hal-03642591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with acute mesenteric ischemia among critically ill ventilated patients with shock: a post hoc analysis of the NUTRIREA2 trial</w:t>
+                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Anguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+                <w:t xml:space="preserve">Pierre-François Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06637-w⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642591v1</w:t>
+                <w:t xml:space="preserve">hal-05500369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of mild-to-moderate postresuscitation shock after non-shockable cardiac arrest and association with temperature management: a post hoc analysis of HYPERION trial data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Merdji</w:t>
+                <w:t xml:space="preserve">Chiara Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grillet</w:t>
+                <w:t xml:space="preserve">Rafael Badenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01071-z⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570738v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Badenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858024v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen targets and 6-month outcome after out of hospital cardiac arrest: a pre-planned sub-analysis of the targeted hypothermia versus targeted normothermia after Out-of-Hospital Cardiac Arrest (TTM2) trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Sanfilippo</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04186-8⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826004v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Effect of Targeted Temperature Management Between 32°C and 36°C Following Cardiac Arrest According to Initial Severity of Illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Legriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chest.2022.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre observational status-epilepticus registry: Protocol for ICTAL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesieur</w:t>
+                <w:t xml:space="preserve">Outcomes of mild-to-moderate postresuscitation shock after non-shockable cardiac arrest and association with temperature management: a post hoc analysis of HYPERION trial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ziriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-059675⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604089v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on pulse oximetry to avoid hypoxaemia and hyperoxia: A multicentre prospective cohort study in patients with circulatory failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vignon</w:t>
+                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Péju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Belicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hraiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Painvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2022.1737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05500369v1</w:t>
+                <w:t xml:space="preserve">hal-03753688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcomes of pregnant women admitted to intensive care unit for severe pneumonia related to SARS-CoV-2 infection: the multicenter and international COVIDPREG study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Painvin</w:t>
+                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-022-06833-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753688v1</w:t>
+                <w:t xml:space="preserve">hal-03518776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert consensus statements for the management of COVID-19-related acute respiratory failure using a Delphi method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sachin Gupta</w:t>
+                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25, pp.106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03491-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173190v1</w:t>
+                <w:t xml:space="preserve">inserm-05502572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Clinical Phenotypes in Moderate to Severe Acute Respiratory Distress Syndrome Related to COVID-19: The COVADIS Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djillali Annane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.e045041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.632933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620022v1</w:t>
+                <w:t xml:space="preserve">hal-03997367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation versus high-flow nasal oxygen for postextubation respiratory failure in ICU: a post-hoc analysis of a randomized clinical trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03621-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518776v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and causes of death in severe COVID-19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of negative first SARS-CoV-2 RT-PCR despite final diagnosis of COVID-19 and association with outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariana Cojocaru</w:t>
+                <w:t xml:space="preserve">Mickael Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03639-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82192-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05502572v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of human soluble thrombomodulin (ART-123) for treatment of patients in France with sepsis-associated coagulopathy: post hoc analysis of SCARLET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fiancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Francois</w:t>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Fiancette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-021-00842-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of negative first SARS-CoV-2 RT-PCR despite final diagnosis of COVID-19 and association with outcome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Serck</w:t>
+                <w:t xml:space="preserve">Nationwide retrospective study of critically ill adults with sickle cell disease in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Agbakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Ohana</w:t>
+                <w:t xml:space="preserve">Muriel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.2388. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.23132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82192-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-02437-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620164v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early low-calorie low-protein versus standard-calorie standard-protein feeding on outcomes of ventilated adults with shock: design and conduct of a randomised, controlled, multicentre, open-label, parallel-group trial (NUTRIREA-3)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NSE as a predictor of death or poor neurological outcome after non-shockable cardiac arrest due to any cause: Ancillary study of HYPERION trial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Félix Miailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-045041⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997367v1</w:t>
+                <w:t xml:space="preserve">hal-03127522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive ventilation alternating with high-flow nasal oxygen versus high-flow nasal oxygen alone after extubation in COPD patients: a post hoc analysis of a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Beneficial Effects of Non-Invasive Ventilation After Extubation in Obese or Overweight Patients : A Post-Hoc Analysis of a Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxens Decavèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00823-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202106-1452OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518792v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide retrospective study of critically ill adults with sickle cell disease in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring circulating dipeptidyl peptidase 3 (DPP3) predicts improvement of organ failure and survival in sepsis: a prospective observational multinational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pere</w:t>
+                <w:t xml:space="preserve">Alice Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Voiriot</w:t>
+                <w:t xml:space="preserve">Benjamin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Picard</w:t>
+                <w:t xml:space="preserve">Karine Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk van Lier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Azibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-02437-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03471-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463531v1</w:t>
+                <w:t xml:space="preserve">hal-04182329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Non-Invasive Ventilation After Extubation in Obese or Overweight Patients : A Post-Hoc Analysis of a Randomized Clinical Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxens Decavèle</w:t>
+                <w:t xml:space="preserve">Static compliance of the respiratory system in COVID-19 related ARDS: an international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vandenbunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Piagnerelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.202106-1452OC⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03433-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518760v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring circulating dipeptidyl peptidase 3 (DPP3) predicts improvement of organ failure and survival in sepsis: a prospective observational multinational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feriel Azibani</w:t>
+                <w:t xml:space="preserve">Safety and tolerability of non-neutralizing adrenomedullin antibody adrecizumab (HAM8101) in septic shock patients: the AdrenOSS-2 phase 2a biomarker-guided trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pickkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03471-2⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (11), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-021-06537-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182329v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NSE as a predictor of death or poor neurological outcome after non-shockable cardiac arrest due to any cause: Ancillary study of HYPERION trial data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Dequin</w:t>
+                <w:t xml:space="preserve">Identifying Clinical Phenotypes in Moderate to Severe Acute Respiratory Distress Syndrome Related to COVID-19: The COVADIS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Serck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2020.11.035⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.632933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.632933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127522v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static compliance of the respiratory system in COVID-19 related ARDS: an international multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Serck</w:t>
+                <w:t xml:space="preserve">Expert consensus statements for the management of COVID-19-related acute respiratory failure using a Delphi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Nasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03433-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03491-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518795v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and tolerability of non-neutralizing adrenomedullin antibody adrecizumab (HAM8101) in septic shock patients: the AdrenOSS-2 phase 2a biomarker-guided trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ferhat Meziani</w:t>
+                <w:t xml:space="preserve">Impact of prior antibiotics on infected pancreatic necrosis microbiology in ICU patients: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Garret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boutoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00698-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-021-06537-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944260v1</w:t>
+                <w:t xml:space="preserve">hal-05454264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological outcome of chest compression-only bystander CPR in asphyxial and non-asphyxial out-of-hospital cardiac arrest: an observational study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hubert</w:t>
+                <w:t xml:space="preserve">Benefit-to-risk balance of bronchoalveolar lavage in the critically ill. A prospective, multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Janssen-Langenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Kouatchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.463-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-019-05896-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10903127.2020.1852354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385487v1</w:t>
+                <w:t xml:space="preserve">hal-03895831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Storm in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Montmollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Critical Care Medicine, 48 (1), pp.83-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ccm.0000000000004078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and outcomes of acute respiratory distress syndrome related to COVID-19 in Belgian and French intensive care units according to antiviral strategies: the COVADIS multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
+                <w:t xml:space="preserve">David Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Blonz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Cronier</w:t>
+                <w:t xml:space="preserve">Giuseppe Carbutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00751-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109216v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of acute respiratory distress syndrome related to COVID-19 in Belgian and French intensive care units according to antiviral strategies: the COVADIS multicentre observational study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Carbutti</w:t>
+                <w:t xml:space="preserve">Louise de Charentenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Courcelle</w:t>
+                <w:t xml:space="preserve">Guillaume Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00751-y⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640594v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of prior antibiotics on infected pancreatic necrosis microbiology in ICU patients: a retrospective cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nationwide survey on training and device utilization during tracheal intubation in French intensive care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péron</w:t>
+                <w:t xml:space="preserve">M. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00698-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-019-0621-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454264v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit-to-risk balance of bronchoalveolar lavage in the critically ill. A prospective, multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guillon</w:t>
+                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Journeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de La Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ferfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.e22422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895831v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide survey on training and device utilization during tracheal intubation in French intensive care units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Crosby</w:t>
+                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien van Gysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.e22422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-019-0621-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03395194v1</w:t>
+                <w:t xml:space="preserve">hal-04024632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Saadoun</w:t>
+                <w:t xml:space="preserve">Epidural analgesia in ICU chest trauma patients with fractured ribs: retrospective study of pain control and intubation requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Soum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Botoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Hausermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-020-00733-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024834v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strobe multicenter descriptive study of 55 infectious aortitis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien van Gysel</w:t>
+                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud W. Thille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chest, 158 (4), pp.1446-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000022422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04024632v1</w:t>
+                <w:t xml:space="preserve">hal-03325552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidural analgesia in ICU chest trauma patients with fractured ribs: retrospective study of pain control and intubation requirements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMERGEncy versus delayed coronary angiogram in survivors of out-of-hospital cardiac arrest with no obvious non-cardiac cause of arrest: Design of the EMERGE trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Hausermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lamhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-020-00733-0⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576420v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGEncy versus delayed coronary angiogram in survivors of out-of-hospital cardiac arrest with no obvious non-cardiac cause of arrest: Design of the EMERGE trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Andreotti</w:t>
+                <w:t xml:space="preserve">Neurological outcome of chest compression-only bystander CPR in asphyxial and non-asphyxial out-of-hospital cardiac arrest: an observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Javaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Varenne</w:t>
+                <w:t xml:space="preserve">Julien Raiffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2020.01.006⟩</w:t>
+              <w:t xml:space="preserve">Prehospital Emergency Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Prehospital Emergency Care, 25 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10903127.2020.1852354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676772v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Support Ventilation vs T-Piece During Spontaneous Breathing Trials Before Extubation Among Patients at High Risk of Extubation Failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calabró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.04.053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325552v1</w:t>
+                <w:t xml:space="preserve">inserm-02466582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in the use of targeted temperature management after cardiac arrest and association with outcome: insights from the Paris Sudden Death Expertise Centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frankie Beganton</w:t>
+                <w:t xml:space="preserve">Compared Efficacy of Four Preoxygenation Methods for Intubation in the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2677-1⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.e340-e348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02464708v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Calabró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara de Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Skrifvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02466582v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Efficacy of Four Preoxygenation Methods for Intubation in the ICU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a Recombinant Human Soluble Thrombomodulin on Mortality in Patients With Sepsis-Associated Coagulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Damien Ricard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Le Thuaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kamel</w:t>
+                <w:t xml:space="preserve">Igor Zabolotskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mradul Kumar Daga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000003656⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321 (20), pp.1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2019.5358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896453v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Recombinant Human Soluble Thrombomodulin on Mortality in Patients With Sepsis-Associated Coagulopathy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenhael Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2019.5358⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (24), pp.2327-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894011v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Skrifvars</w:t>
+                <w:t xml:space="preserve">Videolaryngoscopy in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2487-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859943v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Temperature Management for Cardiac Arrest with Nonshockable Rhythm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Impact of nutrition route on microaspiration in critically ill patients with shock: a planned ancillary study of the NUTRIREA-2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Nseir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grillet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lacherade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jaillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1906661⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2403-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158805v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrition route on microaspiration in critically ill patients with shock: a planned ancillary study of the NUTRIREA-2 trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Thrombolysis during resuscitation for out-of-hospital cardiac arrest caused by pulmonary embolism increases 30-day survival: findings from the french national cardiac arrest registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jaillette</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2403-z⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chest, 156 (6), pp.1167-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102525v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Videolaryngoscopy in critically ill patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The futility of resuscitating an out-of-hospital cardiac arrest cannot be summarized by three simple criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Javaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jaber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2487-5⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Resuscitation, 144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159870v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombolysis during resuscitation for out-of-hospital cardiac arrest caused by pulmonary embolism increases 30-day survival: findings from the french national cardiac arrest registry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Temporal trends in the use of targeted temperature management after cardiac arrest and association with outcome: insights from the Paris Sudden Death Expertise Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloe Latour</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frankie Beganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2019.07.015⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2677-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243260v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02464708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The futility of resuscitating an out-of-hospital cardiac arrest cannot be summarized by three simple criteria</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2019.08.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03243099v1</w:t>
+                <w:t xml:space="preserve">hal-01847513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Intubation in Patients With Acute Hypoxemic Respiratory Failure Treated With a Noninvasive Oxygenation Strategy*:</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Girault</w:t>
+                <w:t xml:space="preserve">Circulating adrenomedullin estimates survival and reversibility of organ failure in sepsis: the prospective observational multinational Adrenomedullin and Outcome in Sepsis and Septic Shock-1 (AdrenOSS-1) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Geven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Wittebole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Glen Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-018-2243-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002818⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847513v1</w:t>
+                <w:t xml:space="preserve">hal-02616912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating adrenomedullin estimates survival and reversibility of organ failure in sepsis: the prospective observational multinational Adrenomedullin and Outcome in Sepsis and Septic Shock-1 (AdrenOSS-1) study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Glen Chousterman</w:t>
+                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boisramé-Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-018-2243-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02616912v1</w:t>
+                <w:t xml:space="preserve">hal-01684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Automatic versus manual changeovers of norepinephrine infusion pumps in critically ill adults: a prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maquigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Alcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-015-0083-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01684095v1</w:t>
+                <w:t xml:space="preserve">hal-01730327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic versus manual changeovers of norepinephrine infusion pumps in critically ill adults: a prospective controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Alcourt</w:t>
+                <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Trauma, Resuscitation and Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13049-015-0103-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-015-0083-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730327v1</w:t>
+                <w:t xml:space="preserve">hal-03156114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic Hypothermia after Nonshockable Cardiac Arrest: The HYPERION Multicenter, Randomized, Controlled, Assessor-Blinded, Superiority Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of early enteral versus parenteral nutrition on mortality in patients requiring mechanical ventilation and catecholamines: study protocol for a randomized controlled trial (NUTRIREA-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1745-6215-15-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12452,114 +12318,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle ciblé de la température après arrêt cardiaque : mieux cibler les indications et les modalités optimales de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Paris Cité, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UNIP5183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04202794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId488"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12627,51 +12493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9043E15A"/>
+    <w:nsid w:val="7843FED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12858,51 +12724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lascarrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3706-078X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150117981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barrovecchio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desmeulles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2026.111017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Asehnoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Robert-Valli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joachim Mahe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27423-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05538520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Picod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tubiana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05910-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schleef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvelot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-026-08369-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436365v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillotin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Benguerfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Munoz Calahorro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vennier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-096997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096925v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renaudier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05391-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ayasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pruvost-Robieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01491-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decormeille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Gob&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Mangeard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01591-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110937" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Sboui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beuret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2025.110795" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Contou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/nejmoa2502136" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Lang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scheel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Martola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wheeler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2025.110675" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zafrani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01533-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hemery-Allier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.100982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Coppler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecelia Ratay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Steinberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Difiore-Sprouse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.1714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110396" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180225v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05480365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Borgne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alam&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chenou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hoffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Burger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mej.0000000000001091" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Cacheux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couturier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sortais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01247-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Agbakou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Combet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Blonz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Desmedt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01341-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37051/mir-00251" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benguerfi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Mess&#233;ant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Painvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01366-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110394" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raymond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01229-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096740v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hirsinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Raimbourg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mu&#241;oz Calahorro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08935-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kamel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Janssen-Langenstein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07489-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07497-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Orieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prevel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dumery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Zucman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04774-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Guardiolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07951-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04247479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Daubin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01195-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Thomas Anthon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Perner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Puxty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07225-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069261v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chinardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Quenot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000005768" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Javaudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fanet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04776-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Dankiewicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lilja" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2023.4820" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042278v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Plantef&#232;ve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(23)00092-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642591v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Anguel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06637-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Nay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1737" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Robba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ball" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Sanfilippo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04186-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jacq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996885v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2022.10.023" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570738v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ziriat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01071-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige P&#233;ju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Belicard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hraiech" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Painvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06833-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03621-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Bredin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Soumagne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cojocaru" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03639-w" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997367v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-045041" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518792v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Decav&#232;le" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00823-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82192-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949943v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiancette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00842-4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03463531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voiriot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Picard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02437-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127522v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F&#233;lix Miailhe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2020.11.035" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518760v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202106-1452OC" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Blet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deniau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Santos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Lier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Azibani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03471-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518795v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vandenbunder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piagnerelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sauneuf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03433-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944260v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laterre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pickkers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Marx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Wittebole" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Meziani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06537-5" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620022v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gaultier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.632933" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Nasa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Khanna" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Jain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Gupta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03491-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454264v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corvec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boutoille" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;ron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00698-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895831v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Kouatchet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-019-05896-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03324207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourcier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Coutrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Montmollin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000004078" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640594v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grimaldi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbutti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courcelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00751-y" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03395194v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crosby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-019-0621-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024834v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Journeau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de La Chapelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ferfar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saadoun" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montravers" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lescure" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Gysel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000022422" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03576420v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Soum" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Botoc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Hausermann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00733-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud W. Thille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.04.053" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676772v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lamhaut" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andreotti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Varenne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2020.01.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04385487v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raiffort" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Desce" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Canon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10903127.2020.1852354" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896453v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bailly" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Ricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Thuaut" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003656" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859943v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894011v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Zabolotskikh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mradul Kumar Daga" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2019.5358" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1906661" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159870v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pelosi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cabrini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2487-5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nseir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jaillette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2403-z" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243260v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Latour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2019.07.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243099v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Baert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2019.08.044" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02464708v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frankie Beganton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2677-1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847513v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girault" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002818" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616912v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geven" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Hollinger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glen Chousterman" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-018-2243-2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730327v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Greau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maquigneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Alcourt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-015-0083-7" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156114v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bousser" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13049-015-0103-5" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404020v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-15-507" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04202794v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP5183" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>