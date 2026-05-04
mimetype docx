--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -857,221 +857,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencias didácticas para acercar la Arqueología a los más pequeños</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Boundaries of the Unwanted Reflections on Drainage Networks in the Roman World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces 10, Congreso de creatividad, tecnologías e innovación para la calidad educativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palermo, Argentina</w:t>
+              <w:t xml:space="preserve">Session 222: Ad Salubritatem Civitatum The Archaeology of Water Evacuation Infrastructures in Roman Urban Settlements, 28th EAA Annual Meeting in Budapest, Hungary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781770v1</w:t>
+                <w:t xml:space="preserve">hal-03707215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boundaries of the Unwanted Reflections on Drainage Networks in the Roman World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiencias didácticas para acercar la Arqueología a los más pequeños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Tobalina Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session 222: Ad Salubritatem Civitatum The Archaeology of Water Evacuation Infrastructures in Roman Urban Settlements, 28th EAA Annual Meeting in Budapest, Hungary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Interfaces 10, Congreso de creatividad, tecnologías e innovación para la calidad educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707215v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivar en la historia a través de la arqueología: experiencias en secundaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Tobalina Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Motiv-Arte IV: Estrategias y Prácticas Motivadoras en Humanidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1475,51 +1475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="731760F9"/>
+    <w:nsid w:val="4C1DEFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1706,51 +1706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5282-6363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227355083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/144153124305424491289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057j8.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5282-6363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227355083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/144153124305424491289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057j8.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>