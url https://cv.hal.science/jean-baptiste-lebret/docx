--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,1420 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1369 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Lebret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5282-6363</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">227355083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144153124305424491289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=mk-1c3kAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'évacuation des eaux en milieu urbain dans la province de Gaule Narbonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Montpellier III - Paul Valéry, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03418081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après Pontus Reimers : de la nécessité d'harmoniser les études sur les réseaux d'évacuation romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54_55, p. 23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’indésirable : réflexion théorique et archéologique sur les réseaux d’évacuation des eaux dans les villes romaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue archéologique de Narbonnaise : cinquante ans de publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de surface d'un réseau souterrain : le système d'évacuation collectif des eaux à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Ostium Tiberis, Proceedings of the Conference Ricerche Archeologiche alla Foce del Tevere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9789042944985. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2k057j8.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oppidum Saint-Vincent-de-Gaujac : bilan des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40 ans de recherches archéologiques et historiques dans le Gard rhodanien, Hommage à Jean Charmasson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gaujac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Boundaries of the Unwanted Reflections on Drainage Networks in the Roman World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 222: Ad Salubritatem Civitatum The Archaeology of Water Evacuation Infrastructures in Roman Urban Settlements, 28th EAA Annual Meeting in Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencias didácticas para acercar la Arqueología a los más pequeños</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces 10, Congreso de creatividad, tecnologías e innovación para la calidad educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Palermo, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden face of the hydraulic network of a provincial capital the water evacuation system of Tarraco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Lasheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 222: Ad Salubritatem Civitatum The Archaeology of Water Evacuation Infrastructures in Roman Urban Settlements, 28th EAA Annual Meeting in Budapest, Hungary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivar en la historia a través de la arqueología: experiencias en secundaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Tobalina Pulido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Motiv-Arte IV: Estrategias y Prácticas Motivadoras en Humanidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cadix, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de surface d'un réseau souterrain : le système d'évacuation collectif des eaux à Ostie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerche Archeologiche alla Foche del Tevere : Primo incontro internazionale dei dottorandi e dottorati di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ensemble monumental de Saint-Romain-en-Gal : l’exemple d’un bassin de rétention romain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Prisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux sales, eaux troubles, eaux de ruissellement : la gestion des eaux indésirables dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après Pontus Reimers : de la nécessité d’harmoniser les études sur les réseaux d’évacuation antiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux sales, eaux troubles, eaux de ruissellement : la gestion des eaux indésirables dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau dans la boutique : analyse des réseaux d'évacuation en contexte artisanal/commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de l'identification des lieux de l'artisanat et du commerce dans les villes antique - Rencontres Franco-Suisses sur l'artisanat urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1475,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C1DEFC1"/>
+    <w:nsid w:val="4084B16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1706,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5282-6363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227355083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/144153124305424491289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1488" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057j8.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5282-6363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227355083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/144153124305424491289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mk-1c3kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418081v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1488" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2k057j8.8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>