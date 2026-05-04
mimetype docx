--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Légal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie sociale ; cogntion sociale ; stéréotypes ; buts ; priming ; nudges</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels G Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Toribio‐flórez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene S Altenmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gollwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indro Adinugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to COVID-19, prejudice, and support for economic restrictions towards countries with high level of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gedeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Boza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24913/rjap.23.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et préjugés sur les personnes souffrant de handicap mental : un regard psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour et images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie Junior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes et les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et Psycho.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you know that you want to trust me? Subliminal goal priming and persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villard-Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.358-360. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you know that you want to trust me? Subliminal goal priming and persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villard-Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (48), pp.358-360. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement : une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition française et psychologie sociale : un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of neuroscientific explanations on moral and criminal judgments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Association of Social Psychology General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 9782100775477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: Dunod, pp.127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientists and their role in society across 67 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Science, Science Communication, and Climate Change Attitudes in 67 Countries: The TISP Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences non conscientes et comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04056624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Légal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie sociale ; cogntion sociale ; stéréotypes ; buts ; priming ; nudges</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels G Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Toribio‐flórez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene S Altenmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gollwitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indro Adinugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to COVID-19, prejudice, and support for economic restrictions towards countries with high level of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Gedeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jais Adam-Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Boza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24913/rjap.23.2.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes et préjugés sur les personnes souffrant de handicap mental : un regard psychosocial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour et images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Vie Junior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stéréotypes et les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des images subliminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerveau et Psycho.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you know that you want to trust me? Subliminal goal priming and persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villard-Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (1), pp.358-360. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't you know that you want to trust me? Subliminal goal priming and persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Villard-Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (48), pp.358-360. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance, contextual overlap and goal reactivation: the case of subgoal-related contextual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jhean-Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, Vol. 3, 2007, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement : une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition française et psychologie sociale : un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of neuroscientific explanations on moral and criminal judgments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bayallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Association of Social Psychology General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 9782100775477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: Dunod, pp.127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientists and their role in society across 67 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of Science, Science Communication, and Climate Change Attitudes in 67 Countries: The TISP Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Mede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Besley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameron Brick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences non conscientes et comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04056624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gedeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24913/rjap.23.2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villard-Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2011.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TG7VS4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Follenfant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Gedeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Boza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24913/rjap.23.2.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964511v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villard-Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2011.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3TG7VS4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jovet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jhean-Larose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3273" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Follenfant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bayallal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>