--- v0 (2026-04-10)
+++ v1 (2026-05-19)
@@ -2754,277 +2754,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new selective kisspeptin analog, C6, that advance puberty in mice and stimulate fertile ovulation in ewe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of fertile ovulation and puberty advancement by a new kisspeptin analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beltramo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Anger</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453336v1</w:t>
+                <w:t xml:space="preserve">hal-01604087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of fertile ovulation and puberty advancement by a new kisspeptin analog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">A new selective kisspeptin analog, C6, that advance puberty in mice and stimulate fertile ovulation in ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Anger</w:t>
+                <w:t xml:space="preserve">K. Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604087v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of synchronized fertile ovulation by a new selective agonist of kisspeptin receptor</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mustafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brulefert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kraemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.04.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Madinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103768" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.1c00267" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34887-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cumin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaloin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.06.423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mustafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brulefert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kraemer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.04.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander A Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Madinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Papot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103768" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Wartenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ilango" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.1c00267" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34887-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Decourt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26908" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cumin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaloin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Despres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2016.06.423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marceau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm5019675" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castaing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894161v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Madinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>