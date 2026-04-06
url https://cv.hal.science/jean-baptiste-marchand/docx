--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1140,763 +1140,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’adolescent‧e transgenre : La désintrication du genre et du sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les sexualités, t. 37 (1), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.103.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualités et questionnements théorico-cliniques à propos de l’incongruence de genre chez l’enfant et de la parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Supervision et analyse des pratiques, 224 (2), pp.151-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.224.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transseksüalizm ve transgenderizm: Biyolojik ve kimlik farki arasindaki Soyutlama ve figurabilite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beden Sorunsallari 1, 29, pp.23-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211142v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (556), pp.783-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.556.0783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.611.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...194 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211229v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02135254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
               </w:r>
@@ -2795,4478 +2795,4478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking T.A.T. : A Contemporary Lens on Gender Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsable et participant du Symposium « How Rorschach test contributes to understand gender and sexuality current questions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth Congress of the International Society of the Rorschach and Projective Methods - Tradition and new developments in the second century with the Rorschach and projective methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités et questionnements à propos du genre et de l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la maison des adolescents de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des adolescents de Poitiers., Jan 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité à l'épreuve du paradigme transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le père en périnatalité. Groupe, famille et psychopathologie [Colloque international]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World association for infant mental health (WAIMH); Laboratoire de psychologie, Université de Franche-Comté, Jun 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication orale au séminaire de Master 2 « Genre et sexualités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Master 2 « Genre et sexualités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là où était du genre, du moi doit advenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale dans le symposium « Sexualités : un peu, beaucoup, à la folie ! » du Colloque « Folies contemporaines. Un défi pour la symbolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du CRPPC, Université Lyon 2., Sep 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de l’adolescence et du genre : une clinique de l’anticipation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Collège International de L’Adolescence (CILA) « Troubles de l’identité sexuelle à l’adolescence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le TAT à l’épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois-David Camps</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre, à la croisée du subjectif et du sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant-modérateur de l’atelier Approche psychologique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques « Le genre en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des couples homosexuels au TAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Smaniotto</w:t>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du genre et de la clinique des incongruences de genre des années 50 à nos jours. Communication orale [en anglais avec traduction simultanée en japonais]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme exploration Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Neuropsychiatry, de l’Osaka medical and pharmaceutical University, Japon., Aug 2023, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incongruence de genre et Clinique transgenre, de 1950 à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Transidentité entre identité individuelle et reconnaissance collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Rénovation, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et incongruences de genre de 1950 à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des CRIAVS des Pays de la Loire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIAVS des Pays de la Loire., Jun 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre entre enjeux et interrogations concernant les nouvelles procréations et parentalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPA et PMA : enjeux cliniques. Regards psychodynamique et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé par le service de Psychologie Clinique Psychodynamique (FPLSE) de l'Université de Liège et le laboratoire RPpsy-CAPS (UFR SHA) de l'Université de Poitiers, avec le soutien de l’UR Adaptation, Résilience et Changement (ARCh) et de la Commission Permanente Facultaire à la Recherche (CPFR-FPLSE), Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciné-Débat autour du film Girl de Lukas Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné-Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement CM &amp;quot;Genre et psychosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement de Licence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenant sur la question du genre et des incongruences de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études à l’attention des intervenants professionnels du Lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée de l’image et du son d'Angoulême, Nov 2022, Angoulème, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accusée d’être une pseudoscience, une Evidence Based Psychoanalysis serait-elle la solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CAPS - URm 15297</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPS - URm 15297, Université de Poitiers, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingeki no Kyojin (l’attaque des titans) de Hajime Isayama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Association Internationale Interactions de la Psychanalyse (A2IP) : Dystopies, fantaisies ou anticipations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable et participant au Workshop « Cliniques du genre et des non congruences de genre : Apports et questionnements des tests projectifs du Rorschach et du TAT selon l’approche psychodynamique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre : Contributions et questionnements des tests projectifs du Rorschach et du TAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en méthodologie projective organisé par le Laboratoire Clinique Pathologique et Interculturelle - Pôle Clinique psychanalytique des souffrances contemporaines (LCPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène transgenre : entre abstraction et figurabilité de la différence des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant de l’intervention en plénière « Périls, menaces, détresse : la famille en état d’urgence, par Chantal Diamante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l’Association Française des Centres de Consultations Conjugales (AFCCC) : « Couples et famille face à la menace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes. Communication orale à la journée d’études « Huis Clos familiaux. Les violences pendant les confinements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux tests projectifs dans la clinique des non-congruences de genre : entre abstraction et figuration de la différence des sexes, les exemples transsexuels et transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de la Société du Rorschach et des Méthodes Projectives de Langue Française « Crise(s) et processus changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en question : enjeux cliniques et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en question - Acte 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du genre : entre déconstruction, abstraction et réalisation de la différence des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Franco Latino Americain : Genre ou Sexuation ? Situation actuelle de la question du genre et de la sexuation pour la psychopathologie psychanalytique, perspectives transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA RPPsy (Université Rennes 2); Institut des Amériques, Jan 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O uso de testes projetivos na clínica de não-congruências de gênero : entre abstração e representação da diferença dos sexos - os exemplos transsexual e transgênero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du genre et de la sexuation : perspective psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2nde étude de cas : Lucy, le transgenderism comme abstraction lyrique du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la haine du féminin à la violence machiste : l’autre trouble dans le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[3e journée du] Colloque international : Le féminicide. Féminicide et violence de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.393-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O interesse dos métodos projetivos como alavancas terapêuticas na UMD (Unidade para Doenças de alta complexidade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des adolescents de Poitiers., Jan 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques transsexuelle et transgenre : des abstractions du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World association for infant mental health (WAIMH); Laboratoire de psychologie, Université de Franche-Comté, Jun 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer/Investiguer le genre en psychologie clinique et selon les approches psychométriques, projectives psychodynamiques et égo-écologie psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incongruence de genre chez l’enfant, une problématique entre l’infantile et le familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lahos</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1re étude de cas : Claudia, le transsexualisme comme abstraction géométrique du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Atelier] La famille à l’épreuve des évolutions des variations de l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque du CRPPC, Université Lyon 2., Sep 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incongruence de genre de l’enfant et parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inter-Master Psychologie Clinique et Psychopathologie des universités normandes Rouen-Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Table ronde plénière] Vulnérabilités et normativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : « Penser/exposer la vulnérabilité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les dispositifs d’accueil face aux précarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Sur les précarités sociales et psychiques. Adolescence, adultes, familles, cultures et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques d’identité de genre, transformations et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la SOFECT : Psychanalyse et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Études et de prise en Charge du Transidentité (SOFECT), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre addiction sexuelle et problématique de genre : quand l’objet « prosti-tue » le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de criminologie : Le corps en cause. 24ème soirée clinique : La prostituée, un corps absent de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Psychologues Cliniciens d’Orientation Freudienne (APCOF); Association de la Cause Freudienne Ile-de-France (ACF-IDF), May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Neuropsychiatry, de l’Osaka medical and pharmaceutical University, Japon., Aug 2023, Kyoto, Japon</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, le sexué, le sexuel : une dialectisation de l’ordinaire à l’extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La folie ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLInique PSYchanalyse Développement (CLIPSYD), Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine du féminin : une dérive du genre entre pulsion et compulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire : Corps, genre et vulnérabilité. Les femmes et les violences conjugales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SuLiSoM (UR 3071); Université de Strasbourg, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Rénovation, Apr 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des problématiques d’identité sexuée aux transparentalités : considérations cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CAPS - UR 4050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque organisé par le service de Psychologie Clinique Psychodynamique (FPLSE) de l'Université de Liège et le laboratoire RPpsy-CAPS (UFR SHA) de l'Université de Poitiers, avec le soutien de l’UR Adaptation, Résilience et Changement (ARCh) et de la Commission Permanente Facultaire à la Recherche (CPFR-FPLSE), Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualisme et transgenderism : sexuation finie, genderisation infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Pas de limites ? La castration et la vie moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Recherches en psychopathologie : nouveaux symptômes et lien social (EA 405), Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIAVS des Pays de la Loire., Jun 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clínica del transgénerismo : una abstracción lírica del cuerpo sexuado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à l’Unité « Corps et Psychanalyse », Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género, sexual, sexuado : del ordinario al extremo in problemáticas de género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Corps et Psychanalyse, Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance de deux tables rondes : « Troubles anxieux et angoisse », et « Les soignants extrahospitaliers face à l’angoisse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « Les troubles anxieux » par le Service Ferenczi : psychiatrie adulte. Centre Hospitalier Victor Dupouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Argenteuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président-Modérateur du symposium « Les recherches interdisciplinaires autour de l’approche de la mentalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Enfance, Adolescence, Famille et vulnérabilités : enjeux psychopathologiques, perspectives thérapeutiques, éducatives et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...2772 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03779975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El dilema ético y deontológico del tratamientos de las problemáticas de no conformidad de género por Transformación Hormonal y Quirúrgica</w:t>
               </w:r>
@@ -9597,51 +9597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3578026D"/>
+    <w:nsid w:val="B67EB516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9828,51 +9828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>