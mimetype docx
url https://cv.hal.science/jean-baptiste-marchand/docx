--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -947,1535 +947,1535 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transessualismo e transgenderismo: districarsi tra sesso e genere, e astrazioni del corpo sessuato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barbara Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Annata Psicoanalitica Internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.149-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211691v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adolescent‧e transgenre : La désintrication du genre et du sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les sexualités, t. 37 (1), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.103.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités et questionnements théorico-cliniques à propos de l’incongruence de genre chez l’enfant et de la parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Supervision et analyse des pratiques, 224 (2), pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.224.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transseksüalizm ve transgenderizm: Biyolojik ve kimlik farki arasindaki Soyutlama ve figurabilite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beden Sorunsallari 1, 29, pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211142v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (556), pp.783-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.556.0783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hamel-Sénécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative and Complementary Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.611.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.103.0125⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparentalité, une nouvelle façon d’être parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (2), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.216.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.224.0151⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (3), pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Genre, normes et psychanalyse,  95 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du traumatisme crânien à la névrose traumatique. Les difficultés de la prise en charge pluridisciplinaire du patient en stage de réinsertion professionnelle, entre liaison, déliaison et rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le rôle de l’incertitude dans la construction sociale des problématiques environnementales, 2 (548), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.548.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perversion transitoire, un aménagement défensif ? L’exemple de la violence sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/read.093.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du transsexualisme à la dysphorie de genre: regroupement ou amalgame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 80 (2), pp.331--348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...789 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2485,5721 +2485,5794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEX. L'Université d'été de la Faculté de droit de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences de genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+                <w:t xml:space="preserve">Communication orale au séminaire de Master 2 « Genre et sexualités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Master 2 « Genre et sexualités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l’intime et du personnel dans notre rapport à l’écologie : discussion à partir de l’œuvre de Hayao Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Société et environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR SHA, Université de Poitiers, Apr 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between a Rorschach protocol with GID MtoF, and two protocoles without GID (male/female), according to the psychodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVth Congress of the International Society of the Rorschach and Projective Methods - Tradition and new developments in the second century with the Rorschach and projective methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking T.A.T. : A Contemporary Lens on Gender Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable et participant du Symposium « How Rorschach test contributes to understand gender and sexuality current questions »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVth Congress of the International Society of the Rorschach and Projective Methods - Tradition and new developments in the second century with the Rorschach and projective methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhage, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités et questionnements à propos du genre et de l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de la maison des adolescents de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des adolescents de Poitiers., Jan 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité à l'épreuve du paradigme transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le père en périnatalité. Groupe, famille et psychopathologie [Colloque international]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World association for infant mental health (WAIMH); Laboratoire de psychologie, Université de Franche-Comté, Jun 2024, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05428642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication orale au séminaire de Master 2 « Genre et sexualités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Master 2 « Genre et sexualités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR SHA, Université de Poitiers, Apr 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le TAT à l’épreuve du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre, à la croisée du subjectif et du sociopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant-modérateur de l’atelier Approche psychologique du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques « Le genre en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations des couples homosexuels au TAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhague, Denmark</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-David Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simruy Ikiz</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du genre et de la clinique des incongruences de genre des années 50 à nos jours. Communication orale [en anglais avec traduction simultanée en japonais]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme exploration Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Neuropsychiatry, de l’Osaka medical and pharmaceutical University, Japon., Aug 2023, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là où était du genre, du moi doit advenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale dans le symposium « Sexualités : un peu, beaucoup, à la folie ! » du Colloque « Folies contemporaines. Un défi pour la symbolisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque du CRPPC, Université Lyon 2., Sep 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre de l’adolescence et du genre : une clinique de l’anticipation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Collège International de L’Adolescence (CILA) « Troubles de l’identité sexuelle à l’adolescence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incongruence de genre et Clinique transgenre, de 1950 à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Transidentité entre identité individuelle et reconnaissance collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Rénovation, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et incongruences de genre de 1950 à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des CRIAVS des Pays de la Loire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIAVS des Pays de la Loire., Jun 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre entre enjeux et interrogations concernant les nouvelles procréations et parentalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPA et PMA : enjeux cliniques. Regards psychodynamique et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, colloque organisé par le service de Psychologie Clinique Psychodynamique (FPLSE) de l'Université de Liège et le laboratoire RPpsy-CAPS (UFR SHA) de l'Université de Poitiers, avec le soutien de l’UR Adaptation, Résilience et Changement (ARCh) et de la Commission Permanente Facultaire à la Recherche (CPFR-FPLSE), Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciné-Débat autour du film Girl de Lukas Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné-Débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement CM &amp;quot;Genre et psychosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement de Licence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenant sur la question du genre et des incongruences de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études à l’attention des intervenants professionnels du Lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée de l’image et du son d'Angoulême, Nov 2022, Angoulème, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accusée d’être une pseudoscience, une Evidence Based Psychoanalysis serait-elle la solution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CAPS - URm 15297</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPS - URm 15297, Université de Poitiers, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingeki no Kyojin (l’attaque des titans) de Hajime Isayama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Association Internationale Interactions de la Psychanalyse (A2IP) : Dystopies, fantaisies ou anticipations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de la Société Médico-Psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsable et participant au Workshop « Cliniques du genre et des non congruences de genre : Apports et questionnements des tests projectifs du Rorschach et du TAT selon l’approche psychodynamique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre : Contributions et questionnements des tests projectifs du Rorschach et du TAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en méthodologie projective organisé par le Laboratoire Clinique Pathologique et Interculturelle - Pôle Clinique psychanalytique des souffrances contemporaines (LCPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène transgenre : entre abstraction et figurabilité de la différence des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discutant de l’intervention en plénière « Périls, menaces, détresse : la famille en état d’urgence, par Chantal Diamante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l’Association Française des Centres de Consultations Conjugales (AFCCC) : « Couples et famille face à la menace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes. Communication orale à la journée d’études « Huis Clos familiaux. Les violences pendant les confinements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux tests projectifs dans la clinique des non-congruences de genre : entre abstraction et figuration de la différence des sexes, les exemples transsexuels et transgenres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de la Société du Rorschach et des Méthodes Projectives de Langue Française « Crise(s) et processus changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en question : enjeux cliniques et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre en question - Acte 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du genre : entre déconstruction, abstraction et réalisation de la différence des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Franco Latino Americain : Genre ou Sexuation ? Situation actuelle de la question du genre et de la sexuation pour la psychopathologie psychanalytique, perspectives transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA RPPsy (Université Rennes 2); Institut des Amériques, Jan 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O uso de testes projetivos na clínica de não-congruências de gênero : entre abstração e representação da diferença dos sexos - os exemplos transsexual e transgênero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du genre et de la sexuation : perspective psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois-David Camps</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2nde étude de cas : Lucy, le transgenderism comme abstraction lyrique du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la haine du féminin à la violence machiste : l’autre trouble dans le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[3e journée du] Colloque international : Le féminicide. Féminicide et violence de genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.393-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Smaniotto</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhage, Denmark</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O interesse dos métodos projetivos como alavancas terapêuticas na UMD (Unidade para Doenças de alta complexidade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des adolescents de Poitiers., Jan 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cliniques transsexuelle et transgenre : des abstractions du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World association for infant mental health (WAIMH); Laboratoire de psychologie, Université de Franche-Comté, Jun 2024, Besançon, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer/Investiguer le genre en psychologie clinique et selon les approches psychométriques, projectives psychodynamiques et égo-écologie psychosociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incongruence de genre chez l’enfant, une problématique entre l’infantile et le familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Beaunieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Lahos</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheam-Bernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1re étude de cas : Claudia, le transsexualisme comme abstraction géométrique du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque du CRPPC, Université Lyon 2., Sep 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incongruence de genre de l’enfant et parentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inter-Master Psychologie Clinique et Psychopathologie des universités normandes Rouen-Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Atelier] La famille à l’épreuve des évolutions des variations de l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Table ronde plénière] Vulnérabilités et normativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : « Penser/exposer la vulnérabilité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les dispositifs d’accueil face aux précarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Sur les précarités sociales et psychiques. Adolescence, adultes, familles, cultures et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, le sexué, le sexuel : une dialectisation de l’ordinaire à l’extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La folie ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLInique PSYchanalyse Développement (CLIPSYD), Mar 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haine du féminin : une dérive du genre entre pulsion et compulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire : Corps, genre et vulnérabilité. Les femmes et les violences conjugales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SuLiSoM (UR 3071); Université de Strasbourg, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques d’identité de genre, transformations et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la SOFECT : Psychanalyse et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Études et de prise en Charge du Transidentité (SOFECT), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Neuropsychiatry, de l’Osaka medical and pharmaceutical University, Japon., Aug 2023, Kyoto, Japon</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre addiction sexuelle et problématique de genre : quand l’objet « prosti-tue » le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de criminologie : Le corps en cause. 24ème soirée clinique : La prostituée, un corps absent de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Psychologues Cliniciens d’Orientation Freudienne (APCOF); Association de la Cause Freudienne Ile-de-France (ACF-IDF), May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Rénovation, Apr 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des problématiques d’identité sexuée aux transparentalités : considérations cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CAPS - UR 4050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIAVS des Pays de la Loire., Jun 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transsexualisme et transgenderism : sexuation finie, genderisation infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Pas de limites ? La castration et la vie moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Recherches en psychopathologie : nouveaux symptômes et lien social (EA 405), Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, colloque organisé par le service de Psychologie Clinique Psychodynamique (FPLSE) de l'Université de Liège et le laboratoire RPpsy-CAPS (UFR SHA) de l'Université de Poitiers, avec le soutien de l’UR Adaptation, Résilience et Changement (ARCh) et de la Commission Permanente Facultaire à la Recherche (CPFR-FPLSE), Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clínica del transgénerismo : una abstracción lírica del cuerpo sexuado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à l’Unité « Corps et Psychanalyse », Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género, sexual, sexuado : del ordinario al extremo in problemáticas de género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Corps et Psychanalyse, Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance de deux tables rondes : « Troubles anxieux et angoisse », et « Les soignants extrahospitaliers face à l’angoisse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etudes « Les troubles anxieux » par le Service Ferenczi : psychiatrie adulte. Centre Hospitalier Victor Dupouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Argenteuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président-Modérateur du symposium « Les recherches interdisciplinaires autour de l’approche de la mentalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : « Enfance, Adolescence, Famille et vulnérabilités : enjeux psychopathologiques, perspectives thérapeutiques, éducatives et sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée de l’image et du son d'Angoulême, Nov 2022, Angoulème, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El dilema ético y deontológico del tratamientos de las problemáticas de no conformidad de género por Transformación Hormonal y Quirúrgica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à l’Instituto Traumatológico - Dr. Teodoro Gebauer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CAPS - URm 15297, Université de Poitiers, Dec 2022, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours transsexuel/transgenre : des vicissitudes entre répétitions et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du colloque international : « Subjectivité et pratiques sociales dans les processus d’inclusion/exclusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género y Psicoanálisis : la cuestión de la articulación epistemológica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication orale à l’Unité « Psychanalyse et Genre » du Programme d’Etudes Psychanalytiques, Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2022, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et Psychanalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de formation de la Société Psychanalytique de Paris (SPP) dirigé par Jacqueline Schaeffer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques de l’identité de genre : vulnérabilités psychiques du lien au corps et au lien socius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie : Liens et interactions, bien être et vulnérabilité : perspectives actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluar/Investigar el género en psicología clínica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours Magistral du tronc commun de Master, Facultad de Ciencias Sociales de la Universidad de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre : réflexion sur la nécessité d’une approche transversale dépassant les structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIème Journée doctorale du SIUEERPP : « Psychopathologie de la vie contemporaine : Psychopathologie clinique et psychanalyse des liens contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clinique transgenre : une abstraction lyrique du corps sexué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Journée d’étude de l’Association de Psychologues Cliniciens d’Orientation Freudienne (APCOF) : « Ton corps est à toi. Les embrouilles du corps et l’inconsistance du langage ». Centre Hospitalier Sainte Anne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du transsexualisme au transgenderism : Changement de paradigme et réflexions cliniques, théoriques et thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CeRIAVSif - Hôpitaux de Saint Maurice (AP-HP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinique des problématiques d’identité de genre et protocoles de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Praticiens Hospitaliers du Service de Psychiatrie adulte - Ferenczi, Centre Hospitalier Victor Dupouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Argenteuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysphorie de genre et transgenderism : la question de la position du psychologue (chercheur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque - Journée de recherche de l’Approche Psychopathologie Psychanalytique (A2P) : « Ethique et déontologie : du clinicien au chercheur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EA RPPsy (Université Rennes 2); Institut des Amériques, Jan 2020, Rennes, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre et la sexuation à l’épreuve du transsexualisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Journée doctorale du SIUEERPP : « Psychopathologie de la vie contemporaine : Du culturel à l’universel dans les dispositifs cliniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...2724 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations actuelles des identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albert Ciccone; Frédéric Tordo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychopathologie du sujet contemporain : actualités de la clinique et perspectives thérapeutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck supérieur, pp.111-120, 2025, Carrefour des psychothérapies, 978-2-8073-6722-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations actuelles des identités de genre</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck supérieur, pp.111-120, 2025, Carrefour des psychothérapies, 978-2-8073-6722-7</w:t>
+                <w:t xml:space="preserve">L’addiction aux sites de rencontres : l’ombre d’une problématique de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjorie Roques; François Pommier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand manuel des addictions : approches clinique, psychopathologique et psychanalytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.383-396, 2025, 978-2-10-086917-6 (imprimé) ; 978-21-0089-105-4 (numérique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069806v1</w:t>
+                <w:t xml:space="preserve">hal-05582309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Well… nobody’s gender is perfect ! » : diégèse et suspension consentie de l’incrédulité du genre</w:t>
               </w:r>
@@ -8416,1003 +8489,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La psychanalyse et les défis actuels de la différence des sexes : le Trouble dans le genre et le transgenderism (traduction tunisienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Schaeffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est la sexualité devenue ? De Freud à aujourd'hui (traduction tunisienne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cérès éditions (Tunisie), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travaux sur le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.31-40, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Laufer</w:t>
+                <w:t xml:space="preserve">hal-03776385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et psychanalyse : une rencontre entre échanges et critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Jung; François-David Camps. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie clinique et psychopathologie psychanalytiques. 30 problématiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-334, 2020, (Univers psy), 978-2-10-081070-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la femme violente l’homme : violences conjugales et figures identificatoires dans le transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence en famille. Histoire et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-291, 2019, (Psychanalyse en questions), 979-10-370-0285-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychanalyse et les défis actuels de la différence des sexes : le Trouble dans le genre et le transgenderism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Schaeffer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est la sexualité devenue ? De Freud à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions In press, pp.197-208, 2019, Psychanalyse vivante, 978-2-84835-516-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pres.schae.2019.01.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la haine du féminin à la violence machiste : l’autre trouble dans le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Ludovic Gaussot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On tue une femme. Le féminicide. Histoire et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.393-406, 2019, (Psychanalyse en questions), 979-1-0370-0085-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.bodio.2019.01.0393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, le sexué et le sexuel : une dialectisation de l’ordinaire à l’extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Pommier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La folie ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CampagnePremière, pp.231-239, 2018, (En question), 978-2-37206-040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tests projectifs à l’épreuve du sexe, du genre et des transformations corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marjorie Roques; Caroline Hurvy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epreuves projectives et recherche en psychologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Parat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Baruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 fiches de psychologie (3ème éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-334, 2020, (Univers psy), 978-2-10-081070-3</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépressions et les troubles bipolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans A. Weil-Barais, D. Cupa (dir.). 100 fiches de psychologie (3ème éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, pp.279-291, 2019, (Psychanalyse en questions), 979-10-370-0285-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Monné Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans A. Weil-Barais, D. Cupa (dir.). 100 fiches de psychologie (3ème éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bréal, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pres.schae.2019.01.0198⟩</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différence des sexes ou distinction sexe/genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Cupa; Hélène Parat; Guillemine Chaudoye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sexuel, ses différences et ses genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDK, Groupe EDP Sciences, pp.39-55, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edk.chaud.2011.01.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...586 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9422,114 +9568,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversée vers l’autre identité sexuée : Identité sexuée, Transsexualisme, Transformation hormonale et chirurgicale, et essai d’Approche transversale du fonctionnement psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03779860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9597,51 +9743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B67EB516"/>
+    <w:nsid w:val="E9317641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9828,51 +9974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>