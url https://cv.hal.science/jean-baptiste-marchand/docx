--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,9688 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9636 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Marchand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences des Universités en Psychologie clinique, Psychopathologie et Psychanalyse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-baptiste-marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6160-8958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18263759X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=yhVxmLEAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du (trans)genre : entre abstraction et réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (3), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2023.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois facettes de la fonction paternelle dans la parole de parents et d’enfants d’une famille lesboparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Abou Antoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Divan Familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Familles et dépendances, 2024/2 (53), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/difa.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un meilleur des mondes possible à l’autre : à propos d’une éducation non genrée ou (dé)genrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Genre, couples et familles, 2024/3 (245), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.245.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et la psychanalyse : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (1), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/top.160.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux propos sur le genre en psychanalyse : un inconscient genré, crise ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.995-1005. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.874.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transidentités adolescentes : enjeux identitaires des adolescents transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bellevergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hauchecorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sexol.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une clinique d'anticipation sociale : la rencontre de la psychanalyse et du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 9 (9), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrea.009.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Styblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180 (5), pp.442-446. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transessualismo e transgenderismo: districarsi tra sesso e genere, e astrazioni del corpo sessuato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonacina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annata Psicoanalitica Internazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.149-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transsexualism and transgenderism: Unravelling sex and gender, and abstractions of the sexed body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.206-228. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207578.2019.1589377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adolescent‧e transgenre : La désintrication du genre et du sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les sexualités, t. 37 (1), pp.125-137. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ado.103.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et questionnements théorico-cliniques à propos de l’incongruence de genre chez l’enfant et de la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Supervision et analyse des pratiques, 224 (2), pp.151-166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.224.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’inversion des pôles de violence de genre dans le couple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (4), pp.613-625. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transseksüalizm ve transgenderizm: Biyolojik ve kimlik farki arasindaki Soyutlama ve figurabilite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yansıtma : Psikopatoloji ve Projektif Testler Dergisi [The journal of psychopathology and projective tests]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beden Sorunsallari 1, 29, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetition in the service of the erotisation of suffering. When addiction enters into the relationship to work: Theoretical considerations on a clinical case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychoanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (3), pp.627-641. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207578.2018.1452569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’usage des méthodes projectives comme levier thérapeutique dans la prise en charge des patients en Unité pour malades difficiles (UMD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (556), pp.783-794. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.556.0783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du déni de grossesse à l’infanticide : Quand l’ infans renaît en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La psychiatrie de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (1), pp.3-18. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psye.611.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et drogues à l’université de Caen Normandie (ADUC) : une contribution utile pour l’addictovigilance sur la population estudiantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Hamel-Sénécal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (6), pp.576. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d’une psychothérapie en milieu carcéral : dépendance addictive, contenance, subjectivation et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cliniques méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre, normes et psychanalyse,  95 (1), pp.203-216. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cm.095.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traumatisme crânien à la névrose traumatique. Les difficultés de la prise en charge pluridisciplinaire du patient en stage de réinsertion professionnelle, entre liaison, déliaison et rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rôle de l’incertitude dans la construction sociale des problématiques environnementales, 2 (548), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.548.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparentalité, une nouvelle façon d’être parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 216 (2), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.216.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transsexualisme/ transgenderism : psychothérapie et transformation hormonale et chirurgicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (3), pp.210-216. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perversion transitoire, un aménagement défensif ? L’exemple de la violence sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue de l'enfance et de l'adolescence RAFEF-GRAPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/read.093.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transsexualisme à la dysphorie de genre: regroupement ou amalgame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (2), pp.331--348. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEX. L'Université d'été de la Faculté de droit de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking T.A.T. : A Contemporary Lens on Gender Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simruy Ikiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-David Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Smaniotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengi Düşgör</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Congress of the International Society for the Rorschach and Projective Methodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Rorschach and Projective Methodes (ISR), Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable et participant du Symposium « How Rorschach test contributes to understand gender and sexuality current questions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth Congress of the International Society of the Rorschach and Projective Methods - Tradition and new developments in the second century with the Rorschach and projective methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhage, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités et questionnements à propos du genre et de l’identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la maison des adolescents de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des adolescents de Poitiers., Jan 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part de l’intime et du personnel dans notre rapport à l’écologie : discussion à partir de l’œuvre de Hayao Miyazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société et environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR SHA, Université de Poitiers, Apr 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between a Rorschach protocol with GID MtoF, and two protocoles without GID (male/female), according to the psychodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simruy Ikiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth Congress of the International Society of the Rorschach and Projective Methods - Tradition and new developments in the second century with the Rorschach and projective methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité à l'épreuve du paradigme transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le père en périnatalité. Groupe, famille et psychopathologie [Colloque international]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World association for infant mental health (WAIMH); Laboratoire de psychologie, Université de Franche-Comté, Jun 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05428642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication orale au séminaire de Master 2 « Genre et sexualités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master 2 « Genre et sexualités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique transgenre, à la croisée du subjectif et du sociopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant-modérateur de l’atelier Approche psychologique du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques « Le genre en question »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège institutionnel de Centre Hospitalier Léon Jean Grégory de Thuir, Jan 2023, Thuir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau international des méthodes projectives et psychanalyse en partenariat avec la Société du Rorschach et des méthodes projectives de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre et de la clinique des incongruences de genre des années 50 à nos jours. Communication orale [en anglais avec traduction simultanée en japonais]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme exploration Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Neuropsychiatry, de l’Osaka medical and pharmaceutical University, Japon., Aug 2023, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des couples homosexuels au TAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simruy Ikiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-David Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengi Düşgör</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tevfika Ikiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le TAT à l’épreuve du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simruy Ikiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-David Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bengi Düşgör</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tevfika Ikiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là où était du genre, du moi doit advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale dans le symposium « Sexualités : un peu, beaucoup, à la folie ! » du Colloque « Folies contemporaines. Un défi pour la symbolisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque du CRPPC, Université Lyon 2., Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre de l’adolescence et du genre : une clinique de l’anticipation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collège International de L’Adolescence (CILA) « Troubles de l’identité sexuelle à l’adolescence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruence de genre et Clinique transgenre, de 1950 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Transidentité entre identité individuelle et reconnaissance collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Rénovation, Apr 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et incongruences de genre de 1950 à aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des CRIAVS des Pays de la Loire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIAVS des Pays de la Loire., Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre entre enjeux et interrogations concernant les nouvelles procréations et parentalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPA et PMA : enjeux cliniques. Regards psychodynamique et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par le service de Psychologie Clinique Psychodynamique (FPLSE) de l'Université de Liège et le laboratoire RPpsy-CAPS (UFR SHA) de l'Université de Poitiers, avec le soutien de l’UR Adaptation, Résilience et Changement (ARCh) et de la Commission Permanente Facultaire à la Recherche (CPFR-FPLSE), Apr 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciné-Débat autour du film Girl de Lukas Dhont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-Débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement CM &amp;quot;Genre et psychosexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2023, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication orale au séminaire de Master 2 « Genre et sexualités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master 2 « Genre et sexualités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPPC, Université Lyon 2, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d’un désaccordage traumatique du genre et du sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lahos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque du Réseau international Méthodes projectives et psychanalyse, avec la participation de la Société du Rorschach et des méthodes projectives de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingeki no Kyojin (l’attaque des titans) de Hajime Isayama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Association Internationale Interactions de la Psychanalyse (A2IP) : Dystopies, fantaisies ou anticipations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenant sur la question du genre et des incongruences de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études à l’attention des intervenants professionnels du Lycée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée de l’image et du son d'Angoulême, Nov 2022, Angoulème, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accusée d’être une pseudoscience, une Evidence Based Psychoanalysis serait-elle la solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CAPS - URm 15297</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAPS - URm 15297, Université de Poitiers, Dec 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales, analyse du lien violent à l’épreuve du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Société Médico-Psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Médico-Psychologique, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsable et participant au Workshop « Cliniques du genre et des non congruences de genre : Apports et questionnements des tests projectifs du Rorschach et du TAT selon l’approche psychodynamique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of the Rorschach and Projective Methods, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique transgenre : Contributions et questionnements des tests projectifs du Rorschach et du TAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche en méthodologie projective organisé par le Laboratoire Clinique Pathologique et Interculturelle - Pôle Clinique psychanalytique des souffrances contemporaines (LCPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène transgenre : entre abstraction et figurabilité de la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd Congress of the International Society of the Rorschach and Projective Methods - Rorschach Centenary Congress - 100 years of fostering human understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en question : enjeux cliniques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux tests projectifs dans la clinique des non-congruences de genre : entre abstraction et figuration de la différence des sexes, les exemples transsexuels et transgenres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la Société du Rorschach et des Méthodes Projectives de Langue Française « Crise(s) et processus changement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre en question - Acte 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences biannuelles de l’Association des Psychologues Aquitaine-Poitou Charentes (Apsy-APC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de l’intervention en plénière « Périls, menaces, détresse : la famille en état d’urgence, par Chantal Diamante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue Dialogue et de l’Association Française des Centres de Consultations Conjugales (AFCCC) : « Couples et famille face à la menace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagnement psychologique des auteurs, autrices et victimes. Communication orale à la journée d’études « Huis Clos familiaux. Les violences pendant les confinements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du genre : entre déconstruction, abstraction et réalisation de la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco Latino Americain : Genre ou Sexuation ? Situation actuelle de la question du genre et de la sexuation pour la psychopathologie psychanalytique, perspectives transatlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA RPPsy (Université Rennes 2); Institut des Amériques, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la haine du féminin à la violence machiste : l’autre trouble dans le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[3e journée du] Colloque international : Le féminicide. Féminicide et violence de genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France. pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nde étude de cas : Lucy, le transgenderism comme abstraction lyrique du corps sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribuição de testes projetivos na investigação de questões de gênero de adolescentes agressores sexuais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre et de la sexuation : perspective psychanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’homme est battu par la femme : réflexions psychanalytiques sur l’impact des mécanismes identificatoires intrafamiliaux sur l’inversion des pôles de violence dans le couple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international interdisciplinaire : La violence en famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants du Binge Drinking en milieu étudiant : le rôle décisif des motivations au bien-être et au coping, de la norme subjective et de l'identité de rôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sénémeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées d’étude du Groupe de REflexion en psychoPAthologie COgnitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREPACO, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cliniques transsexuelle et transgenre : des abstractions du corps sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O interesse dos métodos projetivos como alavancas terapêuticas na UMD (Unidade para Doenças de alta complexidade)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer/Investiguer le genre en psychologie clinique et selon les approches psychométriques, projectives psychodynamiques et égo-écologie psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incongruence de genre chez l’enfant, une problématique entre l’infantile et le familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why should we have to ask Binge Drinkers if they smoke cannabis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beaunieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Banovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cheam-Bernière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th European Society for Biomedical Research on Alcoholism congress (ESBRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESBRA, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1re étude de cas : Claudia, le transsexualisme comme abstraction géométrique du corps sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études de la Société Turques des épreuves projectives sur : Le genre et la sexuation en psychanalyse et aux épreuves projectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Atelier] La famille à l’épreuve des évolutions des variations de l’identité de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la revue Dialogue et de l'AFCCC : Tumultes dans l’(af)filiation : créativité dans les pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Dialogue; Association Française des Centres de Consultations Conjugales (AFCCC), Nov 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruence de genre de l’enfant et parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-Master Psychologie Clinique et Psychopathologie des universités normandes Rouen-Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O uso de testes projetivos na clínica de não-congruências de gênero : entre abstração e representação da diferença dos sexos - os exemplos transsexual e transgênero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque Réseau International de Recherche Méthodes Projectives et Psychanalyse : Psychopathologies contemporaines et diversités culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Table ronde plénière] Vulnérabilités et normativité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : « Penser/exposer la vulnérabilité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les dispositifs d’accueil face aux précarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Sur les précarités sociales et psychiques. Adolescence, adultes, familles, cultures et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, le sexué, le sexuel : une dialectisation de l’ordinaire à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La folie ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLInique PSYchanalyse Développement (CLIPSYD), Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine du féminin : une dérive du genre entre pulsion et compulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire : Corps, genre et vulnérabilité. Les femmes et les violences conjugales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SuLiSoM (UR 3071); Université de Strasbourg, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques d’identité de genre, transformations et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SOFECT : Psychanalyse et genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Études et de prise en Charge du Transidentité (SOFECT), Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre addiction sexuelle et problématique de genre : quand l’objet « prosti-tue » le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de criminologie : Le corps en cause. 24ème soirée clinique : La prostituée, un corps absent de femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Psychologues Cliniciens d’Orientation Freudienne (APCOF); Association de la Cause Freudienne Ile-de-France (ACF-IDF), May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des problématiques d’identité sexuée aux transparentalités : considérations cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CAPS - UR 4050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transsexualisme et transgenderism : sexuation finie, genderisation infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Pas de limites ? La castration et la vie moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Recherches en psychopathologie : nouveaux symptômes et lien social (EA 405), Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género, sexual, sexuado : del ordinario al extremo in problemáticas de género</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Corps et Psychanalyse, Facultad de Ciencias Sociales de la Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Président-Modérateur du symposium « Les recherches interdisciplinaires autour de l’approche de la mentalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Enfance, Adolescence, Famille et vulnérabilités : enjeux psychopathologiques, perspectives thérapeutiques, éducatives et sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Président de séance de deux tables rondes : « Troubles anxieux et angoisse », et « Les soignants extrahospitaliers face à l’angoisse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes « Les troubles anxieux » par le Service Ferenczi : psychiatrie adulte. Centre Hospitalier Victor Dupouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clínica del transgénerismo : una abstracción lírica del cuerpo sexuado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à l’Unité « Corps et Psychanalyse », Facultad de Ciencias Sociales de la Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dilema ético y deontológico del tratamientos de las problemáticas de no conformidad de género por Transformación Hormonal y Quirúrgica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à l’Instituto Traumatológico - Dr. Teodoro Gebauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parcours transsexuel/transgenre : des vicissitudes entre répétitions et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du colloque international : « Subjectivité et pratiques sociales dans les processus d’inclusion/exclusion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Género y Psicoanálisis : la cuestión de la articulación epistemológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à l’Unité « Psychanalyse et Genre » du Programme d’Etudes Psychanalytiques, Facultad de Ciencias Sociales de la Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et Psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation de la Société Psychanalytique de Paris (SPP) dirigé par Jacqueline Schaeffer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluar/Investigar el género en psicología clínica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours Magistral du tronc commun de Master, Facultad de Ciencias Sociales de la Universidad de Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santiago du Chili, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de l’identité de genre : vulnérabilités psychiques du lien au corps et au lien socius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie : Liens et interactions, bien être et vulnérabilité : perspectives actuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique transgenre : réflexion sur la nécessité d’une approche transversale dépassant les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Journée doctorale du SIUEERPP : « Psychopathologie de la vie contemporaine : Psychopathologie clinique et psychanalyse des liens contemporains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transsexualisme au transgenderism : Changement de paradigme et réflexions cliniques, théoriques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CeRIAVSif - Hôpitaux de Saint Maurice (AP-HP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique des problématiques d’identité de genre et protocoles de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Praticiens Hospitaliers du Service de Psychiatrie adulte - Ferenczi, Centre Hospitalier Victor Dupouy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysphorie de genre et transgenderism : la question de la position du psychologue (chercheur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque - Journée de recherche de l’Approche Psychopathologie Psychanalytique (A2P) : « Ethique et déontologie : du clinicien au chercheur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique transgenre : une abstraction lyrique du corps sexué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée d’étude de l’Association de Psychologues Cliniciens d’Orientation Freudienne (APCOF) : « Ton corps est à toi. Les embrouilles du corps et l’inconsistance du langage ». Centre Hospitalier Sainte Anne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et la sexuation à l’épreuve du transsexualisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème Journée doctorale du SIUEERPP : « Psychopathologie de la vie contemporaine : Du culturel à l’universel dans les dispositifs cliniques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations actuelles des identités de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Ciccone; Frédéric Tordo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopathologie du sujet contemporain : actualités de la clinique et perspectives thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.111-120, 2025, Carrefour des psychothérapies, 978-2-8073-6722-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’addiction aux sites de rencontres : l’ombre d’une problématique de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjorie Roques; François Pommier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel des addictions : approches clinique, psychopathologique et psychanalytique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.383-396, 2025, 978-2-10-086917-6 (imprimé) ; 978-21-0089-105-4 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Well… nobody’s gender is perfect ! » : diégèse et suspension consentie de l’incrédulité du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Souche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 films pour comprendre l’identité de genre et cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions In Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2024, La psychologie fait son cinéma, 978-2-84835-899-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Souche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 films pour comprendre la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, pp.25-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique transgenre au carrefour d’une subjectivité contemporaine et du sociopolitique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans N. Dumet et B. Smaniotto (dir.). Corps et Socius. 12 études de cas en psychopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.25-48, 2022, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.dumet.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychanalyse et les défis actuels de la différence des sexes : le Trouble dans le genre et le transgenderism (traduction tunisienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Schaeffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est la sexualité devenue ? De Freud à aujourd'hui (traduction tunisienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cérès éditions (Tunisie), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Laufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès, pp.31-40, 2021, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et psychanalyse : une rencontre entre échanges et critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann Jung; François-David Camps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie clinique et psychopathologie psychanalytiques. 30 problématiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-334, 2020, (Univers psy), 978-2-10-081070-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la femme violente l’homme : violences conjugales et figures identificatoires dans le transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Pelladeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence en famille. Histoire et actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2019, (Psychanalyse en questions), 979-10-370-0285-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychanalyse et les défis actuels de la différence des sexes : le Trouble dans le genre et le transgenderism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Schaeffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est la sexualité devenue ? De Freud à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions In press, pp.197-208, 2019, Psychanalyse vivante, 978-2-84835-516-0. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pres.schae.2019.01.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la haine du féminin à la violence machiste : l’autre trouble dans le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Ludovic Gaussot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On tue une femme. Le féminicide. Histoire et actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.393-406, 2019, (Psychanalyse en questions), 979-1-0370-0085-9. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.bodio.2019.01.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre, le sexué et le sexuel : une dialectisation de l’ordinaire à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pommier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La folie ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CampagnePremière, pp.231-239, 2018, (En question), 978-2-37206-040-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests projectifs à l’épreuve du sexe, du genre et des transformations corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjorie Roques; Caroline Hurvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epreuves projectives et recherche en psychologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépressions et les troubles bipolaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemine Chaudoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Weil-Barais, D. Cupa (dir.). 100 fiches de psychologie (3ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Monné Dao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Weil-Barais, D. Cupa (dir.). 100 fiches de psychologie (3ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Baruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annick Weil-Barais; Dominique Cupa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 fiches de psychologie (3ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence des sexes ou distinction sexe/genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Cupa; Hélène Parat; Guillemine Chaudoye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sexuel, ses différences et ses genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDK, Groupe EDP Sciences, pp.39-55, 2011, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edk.chaud.2011.01.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversée vers l’autre identité sexuée : Identité sexuée, Transsexualisme, Transformation hormonale et chirurgicale, et essai d’Approche transversale du fonctionnement psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03779860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9743,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9317641"/>
+    <w:nsid w:val="FFBF6E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9974,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-baptiste-marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6160-8958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18263759X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=yhVxmLEAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2023.01.007" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.245.0071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.160.0151" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.874.0991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bellevergue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hauchecorne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2023.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrea.009.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Styblinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jadot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.02.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonacina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211691v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2019.1589377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.103.0125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.224.0151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.04.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211142v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2018.1452569" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.556.0783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.611.0003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hamel-S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chretien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.09.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.216.0105" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.05.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/read.093.0187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-David Camps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Smaniotto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05428642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lahos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Camps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476618v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476616v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476619v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779909v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaunieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheam-Berni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779924v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Marchand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779925v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779930v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779960v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779934v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476520v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/12-films-pour-comprendre-lidentite-de-genre/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.dumet.2022.01.0025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/psychologie-clinique-et-psychopathologie-psychanal--9782100810703-page-325?lang=fr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/les-violences-en-famille--9791037002853-page-279?lang=fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pres.schae.2019.01.0198" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2019.01.0393" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Monn&#233; Dao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Parat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Baruch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edk.chaud.2011.01.0039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03779860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>