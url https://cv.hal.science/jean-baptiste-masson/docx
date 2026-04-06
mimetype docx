--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -206,6689 +206,7264 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information maximization for a broad variety of multi-armed bandit games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04997815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding-state dependent neuropeptidergic modulation of reciprocally interconnected inhibitory neurons biases sensorimotor decisions in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse de Tredern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sakagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonergic Neurons Mediate Operant Conditioning in Drosophila Larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina T Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise C Croteau-Chonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshmi Narayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04008262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genuage: visualizing and analyzing multidimensional point cloud data in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02872314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative single-cell transcriptomics of complete insect nervous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin T Cocanougher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D Wittenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Salina Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea B Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran P Norekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04009853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between glycine and GABAA receptors for gephyrin controls their equilibrium populations at inhibitory synapses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding state-dependent neuropeptidergic modulation of reciprocally interconnected inhibitory neurons biases sensorimotor decisions in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Schulte</w:t>
+                <w:t xml:space="preserve">Eloïse de Tredern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Dylan Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Parameswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sakagiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2500226122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61805-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446453v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorealistic rendering of fetal faces from raw magnetic resonance imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/uog.29165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality-augmented differentiable simulations for digital twin applications in surgical planning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iwan Quemada</w:t>
+                <w:t xml:space="preserve">Competition between glycine and GABAA receptors for gephyrin controls their equilibrium populations at inhibitory synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie A Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Camuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-99608-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (52), pp.e2500226122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2500226122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05337495v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of ventricle position after heart looping in heterotaxy with right isomerism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillemot</w:t>
+                <w:t xml:space="preserve">Virtual reality-augmented differentiable simulations for digital twin applications in surgical planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cremese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Quemada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads8192⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.24377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-99608-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271935v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05337495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
+                <w:t xml:space="preserve">Plasticity of ventricle position after heart looping in heterotaxy with right isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Desgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (38), pp.eads8192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads8192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670703v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural circuits underlying context-dependent competition between defensive actions in Drosophila larvae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Flament</w:t>
+                <w:t xml:space="preserve">Statistical signature of subtle behavioural changes in large-scale behavioural assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Autran</w:t>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barbier--Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M.W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56185-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding state-dependent neuropeptidergic modulation of reciprocally interconnected inhibitory neurons biases sensorimotor decisions in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Sakagiannis</w:t>
+                <w:t xml:space="preserve">Neural circuits underlying context-dependent competition between defensive actions in Drosophila larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Amit Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61805-y⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56185-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237474v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement energy landscape classification reveals membrane receptor nano-organization mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+                <w:t xml:space="preserve">Multi-Center Fetal Brain Tissue Annotation (FeTA) Challenge 2022 Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille de Dumast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Bran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.1257-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.09463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629849v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Center Fetal Brain Tissue Annotation (FeTA) Challenge 2022 Results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.09463⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.e1012460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009633v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confinement energy landscape classification reveals membrane receptor nano-organization mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (13), pp.1882-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733164v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion of VAPB molecules reveals ER–mitochondria contact site subdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Obara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathon Nixon-Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 626 (7997), pp.169-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06956-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LarvaTagger: Manual and automatic tagging of Drosophila larval behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaro Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cocanougher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (7), pp.btae441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04629791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-track virtual reality software to facilitate 3-dimensional reconstruction in congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cattapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (6), pp.ivad087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icvts/ivad087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Magnetic Resonance Image Analysis for Surgeons Using Virtual Reality: A Comparative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Osdoit</w:t>
+                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/CCI.21.00048⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04008404v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Specht</w:t>
+                <w:t xml:space="preserve">Breast Magnetic Resonance Image Analysis for Surgeons Using Virtual Reality: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Darrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Osdoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
+              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1127-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/CCI.21.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876446v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04008404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate information for efficient exploration-exploitation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barbier-Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (5), pp.L052105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.L052105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of ischiopagus twin separation with a focus on W–S incision design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Neiva-Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Surgery Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.101747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsc.2020.101747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04008441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast‐track virtual reality for cardiac imaging in congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Reffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiac Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (7), pp.2598-2602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jocs.15508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04008456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">New Approach to Accelerated Image Annotation by Leveraging Virtual Reality and Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Guérinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian L Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.777101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbinf.2021.777101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03695448v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach to Accelerated Image Annotation by Leveraging Virtual Reality and Cloud Computing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbinf.2021.777101⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (11), pp.3149-3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795778v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03695448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput automated methods for classical and operant conditioning of Drosophila larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Croteau-Chonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalanti Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mw Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e70015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Human in the Loop Analysis of Complex Point Clouds: Advanced Visualizations, Quantifications, and Communication Features in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Guérinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbinf.2021.775379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematopoietic stem cell transplantation chemotherapy causes microglia senescence and peripheral macrophage engraftment in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt A Sailor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Agoranos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio López-Manzaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Tada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Gillet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-022-01691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03588683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational inference of fractional Brownian motion with linear computational complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.055311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.055311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of intracellular visualization using virtual and augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan van Hille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.997082:1-997082:9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbinf.2022.997082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial breast resection for multifocal lower quadrant breast tumour using virtual reality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning physical properties of anomalous random walks using graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bcr-2021-241608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.234001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/abfa45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04008370v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03150190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spatiotemporal coordination of neural stem cell fate decisions occurs through local feedback in the adult vertebrate brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial breast resection for multifocal lower quadrant breast tumour using virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Laas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2021.03.014⟩</w:t>
+              <w:t xml:space="preserve">BMJ Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.e241608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bcr-2021-241608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287988v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective comparison of methods to decode anomalous diffusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aykut Argun</w:t>
+                <w:t xml:space="preserve">Dynamic spatiotemporal coordination of neural stem cell fate decisions occurs through local feedback in the adult vertebrate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udi Binshtok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Cheysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Supatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26320-w⟩</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (8), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2021.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670713v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning physical properties of anomalous random walks using graph neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+                <w:t xml:space="preserve">Objective comparison of methods to decode anomalous diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Muñoz-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erez Aghion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aykut Argun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/abfa45⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26320-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03150190v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVA, a 3D virtual reality platform, improves undergraduate craniofacial trauma education</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bertolus</w:t>
+                <w:t xml:space="preserve">Identifying neural substrates of competitive interactions and sequence transitions during mechanosensory responses in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skatchkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1008589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974248v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genuage: visualize and analyze multidimensional single-molecule point cloud data in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caporal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Hajj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (11), pp.1100 - 1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41592-020-0946-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying neural substrates of competitive interactions and sequence transitions during mechanosensory responses in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Skatchkovsky</w:t>
+                <w:t xml:space="preserve">DIVA, a 3D virtual reality platform, improves undergraduate craniofacial trauma education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jebrane Bouaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Jablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bertolus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519739v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S Serov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Perronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.3783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-60220-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02865729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVA: Natural Navigation inside 3D Images Using Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Ostertag</w:t>
+                <w:t xml:space="preserve">Mapping spatio-temporal dynamics of single biomolecules in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Floderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Muriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.05.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab5167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02872140v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02408362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping spatio-temporal dynamics of single biomolecules in living cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">DIVA: Natural Navigation inside 3D Images Using Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cĺement Caporal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Ostertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/ab5167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (16), pp.4745-4749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02408362v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02872140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality: Beyond Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caporal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Ostertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 431 (7), pp.1315-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02872135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single molecule localisation microscopy reveals how HIV-1 Gag proteins sense membrane virus assembly sites in living host CD4 T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Floderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Merida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.16283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-34536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients of Rac1 Nanoclusters Support Spatial Patterns of Rac1 Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Remorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Beco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Di Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (7), pp.1922-1935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Primer on the Bayesian Approach to High-Density Single-Molecule Trajectories Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antigone Alexandrou</w:t>
+                <w:t xml:space="preserve">Competitive Disinhibition Mediates Behavioral Choice and Sequences in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihana Jovanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Martin Schneider-Mizell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.858-870.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421582v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Disinhibition Mediates Behavioral Choice and Sequences in Drosophila</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gennady Denisov</w:t>
+                <w:t xml:space="preserve">A Primer on the Bayesian Approach to High-Density Single-Molecule Trajectories Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian u. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (6), pp.1209 - 1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194755v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel R. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106 (2), p633a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.11.3504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using insect electroantennogram sensors on autonomous robots for olfactory searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Arhidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (90), pp.e51704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/51704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing membrane protein interactions with their lipid raft environment using single-molecule tracking and Bayesian inference analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e53073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0053073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-P315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00842294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (25), pp.31578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.21.031578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Sarris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (24), pp.2375-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Inference Scheme to Extract Diffusivity and Potential Fields from Confined Single-Molecule Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (10), pp.2288-2298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (10), pp.2299-2308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (4), pp.48103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.048103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for thermal exchange in axons during action potential propagation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37 (6), pp.1001-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00249-008-0329-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00319737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6898,1072 +7473,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate information maximization for bandit games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barbier-Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Phuket, Thailand. pp.316-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246907v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709073v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian U. Richly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiszman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPIE NanoScience + Engineering 2014, Conference on Optical Trapping and Optical Micromanipulation XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.UNSP 916415</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting - Biophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664147v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hole depth dependence of the extraordinary electromagnetic transmission in the terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Podzorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 34th International Conference on Infrared, Millimeter, and Terahertz Waves (IORMMW-THz 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Busan, South Korea. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2009.5324713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374375v1</w:t>
-              </w:r>
-[...573 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04009853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7994,51 +7994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM MOLECULES TO BEHAVIOR: A NEURAL CIRCUIT MODEL OF ALZHEIMER’S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihana Jovanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8117,90 +8117,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Localization Microscopy and Single-Particle Tracking (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8403,51 +8403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397581v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Seailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grevent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.29165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgrange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Madec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillemot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8192" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Amit Hasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Autran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56185-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Payette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Dumast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bran Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.09463" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Obara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riccio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06956-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergonzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cattapan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivad087" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neiva-Vaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vazquez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2020.101747" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Vida" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reffo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.15508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rinot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.777101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Croteau-Chonka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clayton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalanti Venkatasubramanian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mw Jones" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795768v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Regnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.775379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Binshtok" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2021.03.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670713v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oz-Gil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-March" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Aghion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykut Argun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26320-w" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jablon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caporal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0946-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#314;ement Caporal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.01.033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01930758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boilley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Merida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34536-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Remorino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Beco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cayrac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Di Federico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421582v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#160;beheiry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian&#160;u. Richly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Alexandrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.01.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Jovanic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Martin Schneider-Mizell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Shao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Denisov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0329-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podzorov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2009.5324713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756727v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Barre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008262v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina T Klein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Croteau-Chonka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narayan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Winding" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872314v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04009853v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T Cocanougher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Wittenbach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Salina Long" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B Kohn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran P Norekian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Zhou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1332" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00118-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397581v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Seailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina T Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Croteau-Chonka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Winding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04009853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T Cocanougher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Wittenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Salina Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B Kohn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran P Norekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grevent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.29165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Amit Hasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Autran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56185-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Payette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Dumast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bran Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.09463" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Obara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06956-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergonzoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cattapan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivad087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neiva-Vaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vazquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2020.101747" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Vida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reffo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.15508" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.777101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Croteau-Chonka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clayton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalanti Venkatasubramanian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mw Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Regnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.775379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Binshtok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2021.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oz-Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-March" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Aghion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykut Argun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26320-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caporal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0946-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jablon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#314;ement Caporal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.01.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01930758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boilley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Merida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34536-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Remorino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Beco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cayrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Di Federico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Jovanic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Martin Schneider-Mizell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Shao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Denisov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#160;beheiry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian&#160;u. Richly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Alexandrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.01.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0329-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podzorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2009.5324713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Zhou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1332" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00118-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>