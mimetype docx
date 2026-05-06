--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1753,399 +1753,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Center Fetal Brain Tissue Annotation (FeTA) Challenge 2022 Results</w:t>
+                <w:t xml:space="preserve">Confinement energy landscape classification reveals membrane receptor nano-organization mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Payette</w:t>
+                <w:t xml:space="preserve">Chao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Steger</w:t>
+                <w:t xml:space="preserve">Maximilian Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Licandro</w:t>
+                <w:t xml:space="preserve">Thi Thuy Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille de Dumast</w:t>
+                <w:t xml:space="preserve">Mohammed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Bran Li</w:t>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44, pp.1257-1272. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (13), pp.1882-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.09463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009633v1</w:t>
+                <w:t xml:space="preserve">hal-04629849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Center Fetal Brain Tissue Annotation (FeTA) Challenge 2022 Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Payette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Steger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille de Dumast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Bran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.1257-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.09463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733164v2</w:t>
+                <w:t xml:space="preserve">hal-05009633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement energy landscape classification reveals membrane receptor nano-organization mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression-based inference of network motif sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123 (13), pp.1882-1895. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.e1012460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629849v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion of VAPB molecules reveals ER–mitochondria contact site subdomains</w:t>
               </w:r>
@@ -2393,429 +2393,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04629791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-track virtual reality software to facilitate 3-dimensional reconstruction in congenital heart disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breast Magnetic Resonance Image Analysis for Surgeons Using Virtual Reality: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bertelli</w:t>
+                <w:t xml:space="preserve">Thomas Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Raimondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Godard</w:t>
+                <w:t xml:space="preserve">Noémie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bergonzoni</w:t>
+                <w:t xml:space="preserve">Lauren Darrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cattapan</w:t>
+                <w:t xml:space="preserve">Marie Osdoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (6), pp.ivad087. </w:t>
+              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.1127-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icvts/ivad087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/CCI.21.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629852v1</w:t>
+                <w:t xml:space="preserve">pasteur-04008404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
+                <w:t xml:space="preserve">Fast-track virtual reality software to facilitate 3-dimensional reconstruction in congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+                <w:t xml:space="preserve">Francesco Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alhassan Cassé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
+                <w:t xml:space="preserve">Francesca Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Specht</w:t>
+                <w:t xml:space="preserve">Emma Bergonzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cattapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Cardiovascular and Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (6), pp.ivad087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icvts/ivad087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876446v2</w:t>
+                <w:t xml:space="preserve">hal-04629852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Magnetic Resonance Image Analysis for Surgeons Using Virtual Reality: A Comparative Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation-based inference for non-parametric statistical comparison of biomolecule dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Girard</w:t>
+                <w:t xml:space="preserve">Hippolyte Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Darrigues</w:t>
+                <w:t xml:space="preserve">Alhassan Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Osdoit</w:t>
+                <w:t xml:space="preserve">Christian Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.1127-1133. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1010088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/CCI.21.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04008404v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate information for efficient exploration-exploitation strategies</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Surgery Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.101747. </w:t>
@@ -3039,90 +3039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast‐track virtual reality for cardiac imaging in congenital heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimiro Vida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Reffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.777101. </w:t>
@@ -3320,51 +3320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRamWAy: mapping physical properties of individual biomolecule random motion in large-scale single-particle tracking experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Human in the Loop Analysis of Complex Point Clouds: Advanced Visualizations, Quantifications, and Communication Features in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,77 +3843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational inference of fractional Brownian motion with linear computational complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,90 +4107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning physical properties of anomalous random walks using graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhassan Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian L. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4620,425 +4620,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying neural substrates of competitive interactions and sequence transitions during mechanosensory responses in Drosophila</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIVA, a 3D virtual reality platform, improves undergraduate craniofacial trauma education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Barré</w:t>
+                <w:t xml:space="preserve">Jebrane Bouaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Skatchkovsky</w:t>
+                <w:t xml:space="preserve">Eve Jablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bertolus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519739v1</w:t>
+                <w:t xml:space="preserve">hal-02974248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuage: visualize and analyze multidimensional single-molecule point cloud data in virtual reality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying neural substrates of competitive interactions and sequence transitions during mechanosensory responses in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Skatchkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.e1008589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-020-0946-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989365v1</w:t>
+                <w:t xml:space="preserve">hal-02519739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVA, a 3D virtual reality platform, improves undergraduate craniofacial trauma education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jebrane Bouaoud</w:t>
+                <w:t xml:space="preserve">Genuage: visualize and analyze multidimensional single-molecule point cloud data in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bertolus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Caporal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stomatology, Oral and Maxillofacial Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.1100 - 1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jormas.2020.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-020-0946-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974248v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Tests for Force Inference in Heterogeneous Environments</w:t>
               </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doutreligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caporal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Ostertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,602 +5688,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01930758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
+                <w:t xml:space="preserve">Gradients of Rac1 Nanoclusters Support Spatial Patterns of Rac1 Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacob</w:t>
+                <w:t xml:space="preserve">Amanda Remorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monsempes</w:t>
+                <w:t xml:space="preserve">Simon de Beco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Fanny Cayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lucas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fahima Di Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7), pp.1922-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624610v1</w:t>
+                <w:t xml:space="preserve">hal-01637091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients of Rac1 Nanoclusters Support Spatial Patterns of Rac1 Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory coding in the turbulent realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Beco</w:t>
+                <w:t xml:space="preserve">Vincent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cayrac</w:t>
+                <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Di Federico</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Cornilleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (7), pp.1922-1935. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637091v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Disinhibition Mediates Behavioral Choice and Sequences in Drosophila</w:t>
+                <w:t xml:space="preserve">A Primer on the Bayesian Approach to High-Density Single-Molecule Trajectories Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tihana Jovanic</w:t>
+                <w:t xml:space="preserve">Mohamed El beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Martin Schneider-Mizell</w:t>
+                <w:t xml:space="preserve">Maximilian u. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Antoine Triller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady Denisov</w:t>
+                <w:t xml:space="preserve">Antigone Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (3), pp.858-870.e19. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (6), pp.1209 - 1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194755v1</w:t>
+                <w:t xml:space="preserve">hal-01421582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Primer on the Bayesian Approach to High-Density Single-Molecule Trajectories Analysis</w:t>
+                <w:t xml:space="preserve">Competitive Disinhibition Mediates Behavioral Choice and Sequences in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El beheiry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+                <w:t xml:space="preserve">Tihana Jovanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian u. Richly</w:t>
+                <w:t xml:space="preserve">Casey Martin Schneider-Mizell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Triller</w:t>
+                <w:t xml:space="preserve">Mei Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigone Alexandrou</w:t>
+                <w:t xml:space="preserve">Gennady Denisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110 (6), pp.1209 - 1215. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.858-870.e19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421582v1</w:t>
+                <w:t xml:space="preserve">hal-04194755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cell Membrane via Single Particle Tracking, Bayesian Inference and Hydrodynamic Force Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing membrane protein interactions with their lipid raft environment using single-molecule tracking and Bayesian inference analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6620,77 +6620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory receptor neuron coding in the turbulent realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monsempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (Suppl 1), pp.P315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,455 +6852,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Sarris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurin</w:t>
+                <w:t xml:space="preserve">Geneviève Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.2299-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880492v1</w:t>
+                <w:t xml:space="preserve">hal-00865949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Inference Scheme to Extract Diffusivity and Potential Fields from Confined Single-Molecule Trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammatory chemokines direct and restrict leukocyte migration within live tissues as glycan-bound gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Sarris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieke M van Der Aa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.063⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (24), pp.2375-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817167v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the Confinement Potential of Bacterial Pore-Forming Toxin Receptors Inside Rafts with Nonblinking Eu3+-Doped Oxide Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvan Türkcan</w:t>
+                <w:t xml:space="preserve">A Bayesian Inference Scheme to Extract Diffusivity and Potential Fields from Confined Single-Molecule Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Tuerkcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102 (10), pp.2299-2308. </w:t>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.2288-2298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2012.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865949v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring maps of forces inside cell membrane microdomains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Voisinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7595,51 +7595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical tweezers calibration with Bayesian inference (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating optical tweezers with Bayesian inference (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian U. Richly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Türkcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,335 +7920,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2009.5324713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Speed Localization Microscopy and Single-Particle Tracking (2nd edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Beheiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821618-7.00118-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04008207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM MOLECULES TO BEHAVIOR: A NEURAL CIRCUIT MODEL OF ALZHEIMER’S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tihana Jovanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBRO 11th World Congress of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. Elsevier, IBRO Neuroscience Reports, 15 (S1), pp.S665, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1332⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04700925v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04008207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8403,51 +8403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397581v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Seailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina T Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Croteau-Chonka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Winding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04009853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T Cocanougher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Wittenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Salina Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B Kohn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran P Norekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grevent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.29165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Amit Hasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Autran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56185-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Payette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Dumast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bran Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.09463" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Obara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06956-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergonzoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cattapan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivad087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neiva-Vaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vazquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2020.101747" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Vida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reffo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.15508" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.777101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Croteau-Chonka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clayton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalanti Venkatasubramanian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mw Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Regnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.775379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Binshtok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2021.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oz-Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-March" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Aghion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykut Argun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26320-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caporal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0946-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jablon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#314;ement Caporal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.01.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01930758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boilley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Merida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34536-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Remorino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Beco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cayrac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Di Federico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Jovanic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Martin Schneider-Mizell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Shao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Denisov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#160;beheiry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian&#160;u. Richly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Alexandrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.01.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0329-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podzorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2009.5324713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Zhou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1332" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008207v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00118-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397581v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Seailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04997815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier--Chebbah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L. Vestergaard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756727v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Manceau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sakagiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Barre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina T Klein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise C Croteau-Chonka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Narayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Winding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Beheiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04009853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin T Cocanougher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D Wittenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Salina Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B Kohn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran P Norekian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Parameswaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61805-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grevent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.29165" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446453v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A Maynard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Camuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500226122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05337495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cremese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;nichou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Quemada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-99608-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgrange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Madec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillemot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads8192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocanougher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M.W. Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012990" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lehman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Amit Hasan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flament" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Autran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56185-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hoang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Beheiry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan T&#252;rkcan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Payette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Steger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Licandro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille de Dumast" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bran Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.09463" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733164v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012460" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Obara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Nixon-Abell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riccio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoffman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06956-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly May" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro G&#225;ndara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Girard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Darrigues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Osdoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI.21.00048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629852v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bertelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Raimondi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergonzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cattapan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icvts/ivad087" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876446v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Verdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassan Cass&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Specht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barbier-Chebbah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.L052105" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Neiva-Vaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vazquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsc.2020.101747" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimiro Vida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Reffo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocs.15508" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795778v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marcon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.777101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03695448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L Vestergaard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac291" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Croteau-Chonka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clayton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalanti Venkatasubramanian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mw Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.70015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Regnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Planchon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2021.775379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03588683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt A Sailor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Agoranos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio L&#243;pez-Manzaneda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Gillet-Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01691-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612918v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.055311" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03790274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leconte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Fouch&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan van Hille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbinf.2022.997082" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03150190v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/abfa45" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008370v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Laas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bcr-2021-241608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mancini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Binshtok" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cheysson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2021.03.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Mu&#241;oz-Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-March" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Aghion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykut Argun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26320-w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974248v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrane Bouaoud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Jablon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schouman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertolus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jormas.2020.09.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cardona" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Skatchkovsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008589" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caporal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0946-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Serov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Floderer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60220-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02408362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muriaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/ab5167" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872140v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#314;ement Caporal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ostertag" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.05.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872135v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreligne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.01.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01930758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Boilley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Merida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34536-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Remorino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Beco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cayrac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Di Federico" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Cornilleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.069" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624610v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005870" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El&#160;beheiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian&#160;u. Richly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Alexandrou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.01.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Jovanic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Martin Schneider-Mizell" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Shao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Denisov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.11.3504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111341v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Arhidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Demondion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51704" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817161v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian U. Richly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053073" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00842294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-P315" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00918884v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiszman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.031578" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00865949v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mialon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.03.072" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880492v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Sarris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.11.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Tuerkcan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.063" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voisinne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.048103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0329-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246907v5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boursier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01664147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01709073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podzorov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2009.5324713" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008207v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821618-7.00118-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Zhou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1332" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>